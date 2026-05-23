--- v0 (2025-12-14)
+++ v1 (2026-05-23)
@@ -51,1143 +51,1143 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>901304</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>AnteProjeto</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901304/ante-projeto_lei_organica_municipio_de_fernao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901304/ante-projeto_lei_organica_municipio_de_fernao.pdf</t>
   </si>
   <si>
     <t>ANTE PROJETO DE LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO</t>
   </si>
   <si>
     <t>901262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADÉLCIO APARECIDO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901262/ante_projeto_de_lei_complementar_0197.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901262/ante_projeto_de_lei_complementar_0197.pdf</t>
   </si>
   <si>
     <t>ANTE PROJETO DE LEI COMPLEMENTAR N.º 001/97 DISPÕE SOBRE A INSTITUIÇÃO DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>400003</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400003/emenda_no_1_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400003/emenda_no_1_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400010</t>
   </si>
   <si>
     <t>Comissão de Justiça, Polícia, Educação, Cultura e Redação</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400010/0002-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400010/0002-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO NO MUNICÍPIO DE FERNÃO DA CESTA BÁSICA DE ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>901227</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901227/emenda_01_projeto_de_resolucao_051997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901227/emenda_01_projeto_de_resolucao_051997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA AO PROJETO DE RESOLUÇÃO N.º 005/97 QUE TRATA DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO/SP.</t>
   </si>
   <si>
     <t>901226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901226/emenda_02_projeto_de_resolucao_051997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901226/emenda_02_projeto_de_resolucao_051997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA AO ARTIGO 235 DO PROJETO DE RESOLUÇÃO N.º 005/97 QUE TRATA DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO/SP.</t>
   </si>
   <si>
     <t>901228</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901228/emenda_03_projeto_de_resolucao_051997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901228/emenda_03_projeto_de_resolucao_051997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA AO PARAGRAFO ÚNICO DO ARTIGO 143 DO PROJETO DE RESOLUÇÃO N.º 005/97 QUE TRATA DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO/SP.</t>
   </si>
   <si>
     <t>400011</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO PARA O EXERCÍCIO FINANCEIRO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901230</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901230/emenda_da_comissao_de_justica_projeto_de_lei_complementar_0197.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901230/emenda_da_comissao_de_justica_projeto_de_lei_complementar_0197.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR N.º 01/97 DE AUTORIA DA COMISSÃO DE JUSTIÇA DANDO NOVA REDAÇÃO AO ARTIGO 399 PASSANDO O MESMO A TER A SEGUINTE REDAÇÃO: ARTIGO 399. REVOGAM-SE AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>101237</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t xml:space="preserve">ADEMIR VIEIRA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101237/indicacao_01-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101237/indicacao_01-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS PARA QUE SEJA PASSADA A PATRÓL NAS ESTRADAS DA ZONA RURAL DE NOSSO MUNICÍPIO E PRINCIPALMENTE NA ESTRADA DA FAZENDA SÃO PAULO, PRÓXIMO A PROPRIEDADE DO SENHOR PEDRO CIRILO; ESTRADA DA ANTIGA PROPRIEDADE DO SENHOR KINTARO KOBAIACHI; ESTRADA QUE LEVA A PROPRIEDADE DA FAMÍLIA PORTO E A ESTRADA DE PROPRIEDADE DO SENHOR PEDRO ALVES DE MIRA, BEM COMO SEJA FEITA TAPAGEM DE BURACOS NA CABECEIRA DA PONTE EXISTENTE NA RESPECTIVA ESTRADA.</t>
   </si>
   <si>
     <t>101238</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101238/indicacao_02-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101238/indicacao_02-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS PARA QUE SEJA FEITA COM A MAIOR BREVIDADE POSSÍVEL, REPAROS NOS PÁRA-RAIOS EXISTENTES EM NOSSO MUNICÍPIO, BEM COMO NA MEDIDA DO POSSÍVEL SEJA INSTALADO MAIS ALGUNS PÁRA-RAIOS EM PONTOS DIFERENTES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>101239</t>
   </si>
   <si>
     <t>PAULO MARQUES DA FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101239/indicacao_03-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101239/indicacao_03-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS PARA QUE TODOS OS PEDIDOS DE SERVIÇOS DE TERRAPLANAGEM EM TERRENOS DE MUNÍCIPES E TODOS OS PEDIDOS DE COLOCAÇÃO DE TERRA OU AREIA, SEJAM FEITOS ATRAVÉS DE REQUERIMENTO, AO SENHOR PREFEITO MUNICIPAL, VISANDO ASSIM ATENDER A TODOS, NA MANEIRA QUE OS MESMOS ESTÃO SENDO PROTOCOLADOS NESTA PREFEITURA, E PRINCIPALMENTE DAR PREFERÊNCIA PRIMEIRAMENTE A ATENDER TODOS OS MUNÍCIPES, COMO: CUIDAR DAS ESTRADAS, RUAS, PONTES E OUTROS DE UTILIDADE DE TODOS CIDADÃOS</t>
   </si>
   <si>
     <t>101240</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101240/indicacao_04-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101240/indicacao_04-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR.PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS PARA QUE ESTUDE AS POSSIBILIDADES DE ATRAVÉS DE UM AGENDAMENTO, FEITO NO POSTO DE SAÚDE DE FERNÃO, E PELA PREFEITURA MUNICIPAL DE FERNÃO, SEJAM ENCAMINHADOS COM VEÍCULOS DESTA PREFEITURA, OS PACIENTES QUE NECESSITAREM DE EFETUAREM PERÍCIA NO INPS DA CIDADE DE GARÇA.</t>
   </si>
   <si>
     <t>101241</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101241/indicacao_05-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101241/indicacao_05-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE FERNÃO ADÉLCIO APARECIDO MARTINS AS POSSIBILIDADES DE COLOCAÇÃO DE GUIAS E SARJETAS NAS RUAS DO JARDIM PRIMAVERA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>901231</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901231/indicacao_06-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901231/indicacao_06-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR PREFEITO MUNICIPAL PARA QUE ESTUDE AS POSSIBILIDADES DE SEREM ASFALTADAS AS RUAS: BANDEIRANTES, RUI BARBOSA, VINTE E UM DE ABRIL E AL. CAPITÃO CAVALCANTI, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901232</t>
   </si>
   <si>
     <t>Laércio Leardini</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901232/indicacao_07-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901232/indicacao_07-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL PARA QUE SEJA ELABORADO PELO PODER EXECUTIVO MUNICIPAL, PROJETO DE LEI, TERMINANDO A DOAÇÃO DE SEXTA BÁSICA AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>901233</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901233/indicacao_08-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901233/indicacao_08-97.pdf</t>
   </si>
   <si>
     <t>INDICA, AO EXMO, SENHOR PREFEITO MUNICIPAL PARA QUE SEJA FORNECIDO MERENDA DE MANHÃ A TODOS OS SERVIDORES PÚBLICOS DESTA PREFEITURA.</t>
   </si>
   <si>
     <t>901234</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901234/indicacao_09-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901234/indicacao_09-97.pdf</t>
   </si>
   <si>
     <t>INDICA,AO EXMO, SENHOR PREFEITO MUNICIPAL PARA QUE SEJA ELABORADO CONVÊNIO COM A UNIMED, PARA TODOS OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>901235</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901235/indicacao_10-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901235/indicacao_10-97.pdf</t>
   </si>
   <si>
     <t>INDICA, AO EXMO, SENHOR PREFEITO MUNICIPAL PARA QUE SEJA DETERMINADO O SETOR COMPETENTE DESTA PREFEITURA, PARA QUE SEJA FEITA UMA ROÇADA NOS ACOSTAMENTO DA VIA DE ACESSO A CIDADE DE GÁLIA, ATÉ ONDE SE LIMITA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901236</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901236/indicacao_11-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901236/indicacao_11-97.pdf</t>
   </si>
   <si>
     <t>INDICA, AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE  CONTRATE, UM MÉDICO PARA RESIDIR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901237</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901237/indicacao_12-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901237/indicacao_12-97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO, SENHOR PREFEITO MUNICIPAL PARA QUE SEJA DETERMINADO O SETOR COMPETENTE DESTA PREFEITURA, PARA QUE PROCEDA URGENTEMENTE UMA REFORMA NO VESTIÁRIO DO CAMPO DE FUTEBOL DE FERNÃO.</t>
   </si>
   <si>
     <t>901238</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">ANTONIO ALVES DE MIRA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901238/indicacao_13-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901238/indicacao_13-97.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Senhor Prefeito Municipal, para que determine o setor competente desta Prefeitura, para que seja feita colocação de lajotas nos cruzamentos das Ruas Vinte e um de Abril, entrada para o Jardim Primavera ( continuação da Rua 21 de Abril, cruzamento com a Rua Duartina), cruzamento da José Bonifácio, entrada para o Jardim Primavera (continuação da Rua José Bonifácio cruzamento com a Rua Duartina), Rua Rui Barbosa, cruzamento com a Rua Vereador Manoel da Silva Julião.</t>
   </si>
   <si>
     <t>901239</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901239/indicacao_14-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901239/indicacao_14-97.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Senhor Prefeito Municipal, para que determine o setor competente desta Prefeitura, para que estude as possibilidades para que seja feito uma cobertura na entrada do Posto de Saúde de Fernão, bem como seja feita uma rampa para que a ambulância possa estacionar mais próxima a entrada do Posto de Saúde.</t>
   </si>
   <si>
     <t>901240</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>José Carlos Greco</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901240/indicacao_15-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901240/indicacao_15-97.pdf</t>
   </si>
   <si>
     <t>I N D I C A, ao Exmo. Senhor Prefeito Municipal para que seja colocado luminárias na Rua Duartina no quarteirão ao lado da Escola e na Rua José Bonifácio, atrás da Escola E.E.P.G. Cel. Eduardo de Souza Porto, e no quarteirão atrás da Creche Pequeno Davi.</t>
   </si>
   <si>
     <t>901241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901241/indicacao_16-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901241/indicacao_16-97.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal para que determine o setor competente desta Prefeitura, para que seja feita uma capinação no patio da Capela São Paulo Apostolo, e no Salão Comunitário Benedito Martins, no Bairro Barra Bonita, bem como seja determinado o respectivo setor desta Prefeitura para que bimestralmente seja feita esta capinação.</t>
   </si>
   <si>
     <t>901242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901242/indicacao_17-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901242/indicacao_17-97.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Senhor Prefeito Municipal, para possibilidades de atendimento do seguinte: 01- para que seja feita uma roçada nas beiras das estradas: Fernão ao Pinheiro e do Pinheiro a Fazenda São Paulo, passando pelo Poço de Pedra, estrada da fazenda Pangolão até chegar no Município de Fernão.</t>
   </si>
   <si>
     <t>901243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901243/indicacao_18-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901243/indicacao_18-97.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Senhor Prefeito Municipal, para que determine o setor competente desta Prefeitura para que seja construída caixas de retenção de àgua defronte a propriedade do Senhor Iray Lorenzetti (estrada Fernão Pinheiro), e defronte a propriedade do Senhor Yoshiuki Taniguti, bem como seja colocado pedregulho nos referidos locais</t>
   </si>
   <si>
     <t>901244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901244/indicacao_19-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901244/indicacao_19-97.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal para que seja oficiado o setor competente, para que seja trocadas todas as lâmpadas de iluminação de nossa cidade por lâmpadas de vapor de sódio, bem como seja feita extensão de rede secundárias na cidade de Fernão.</t>
   </si>
   <si>
     <t>901245</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901245/indicacao_20-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901245/indicacao_20-97.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal para que estude as possibilidades de transformar o trecho da Rua José Bonifácio, pertencente ao Jardim Primavera, em uma área de lazer.</t>
   </si>
   <si>
     <t>901246</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901246/indicacao_21-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901246/indicacao_21-97.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal para que este Executivo assuma as despesas de água e luz da Associação Cultural e Recreativa de Fernão, pois não é justo que a Creche Pequeno Davi, assuma tais encargos.</t>
   </si>
   <si>
     <t>901247</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901247/indicacao_22-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901247/indicacao_22-97.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo. Prefeito Municipal para que seja asfaltada a Rua ManoeI da Silva Julião, no Jardim Primavera neste Município.</t>
   </si>
   <si>
     <t>901248</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901248/indicacao_23-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901248/indicacao_23-97.pdf</t>
   </si>
   <si>
     <t>INDICA Exmo. Prefeito Municipal para seja constado no Posto de Saúde, enfermarias masculinas, femininas e infantis, para atendimento que exijam internação por só um dia.</t>
   </si>
   <si>
     <t>901249</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901249/indicacao_24-97.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901249/indicacao_24-97.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Senhor Prefeito Municipal para que estude as possibilidades de serem adquiridas ou construído por esta Municipalidade, duas guaritas, uma sendo colocada defronte a Praça da Igreja Matriz e a outra na Rua 9 de julho, nas proximidades do açougue do Senhor Antonio Carlos Ferreira da Costa.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1552/0001-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1552/0001-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO CENTRO DA CIDADE DE FERNÃO ( RUA SALVADOR DIAS DE ALMEIDA ) </t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1553/0002-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1553/0002-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO CENTRO DA CIDADE DE FERNÃO ( RUA SEBASTIÃO ANDRÉ DA FONSECA ) </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1554/0003-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1554/0003-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO CENTRO DA CIDADE DE FERNÃO ( BENEDITO SOARES FIDÊNCIO ) </t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1555/0004-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1555/0004-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO CENTRO DA CIDADE DE FERNÃO ( RUA ANTONIO CABETTE ) </t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1556/0005-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1556/0005-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO CENTRO DA CIDADE DE FERNÃO ( RUA ANTONIO MARIA AGOSTINHO SIMÕES )</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1557/0006-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1557/0006-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇ]ÃO DE RUA NO CENTRO DA CIDADE DE FERNÃO ( RUA JOÃO ALVES DE MIRA ) </t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1558/0007-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1558/0007-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA DA IGREJA MATRIZ DE FERNÃO ( PRAÇA RUI BARBOSA ) </t>
   </si>
   <si>
     <t>901305</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901305/projeto_de_lei_organica_do_municipio_de_fernao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901305/projeto_de_lei_organica_do_municipio_de_fernao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO</t>
   </si>
   <si>
     <t>901229</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901229/projeto_de_lei_complementar_011997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901229/projeto_de_lei_complementar_011997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1385/projeto_de_lei_do_executivo_no_1_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1385/projeto_de_lei_do_executivo_no_1_de_1997.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1329/projeto_de_lei_do_executivo_no_2_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1329/projeto_de_lei_do_executivo_no_2_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE FERNÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1330/projeto_de_lei_do_executivo_no_3_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1330/projeto_de_lei_do_executivo_no_3_de_1997.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO TEMPORÁRIA DE MÃO DE OBRA E INSTITUI REGIME JURÍDICO ÚNICO PARA OS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA, DAS AUTARQUIAS E FUNDAÇÕES.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1331/0004-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1331/0004-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1332/projeto_de_lei_do_executivo_no_5_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1332/projeto_de_lei_do_executivo_no_5_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1333/projeto_de_lei_do_executivo_no_6_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1333/projeto_de_lei_do_executivo_no_6_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTO DE ENSINO SUPERIOR E DE ENSINO PROFISSIONALIZANTE DO 2º GRAU E SUPLETIVO E DÁ AUTORIZAÇÃO DE CONSESSÃO DE BOLSAS DE ESTUDOS SOB A FORMA DE ESTÁGIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1334/projeto_de_lei_do_executivo_no_7_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1334/projeto_de_lei_do_executivo_no_7_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE FERNÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1335/projeto_de_lei_do_executivo_no_8_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1335/projeto_de_lei_do_executivo_no_8_de_1997.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1337/0009-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1337/0009-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS À ESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1336/projeto_de_lei_do_executivo_no_10_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1336/projeto_de_lei_do_executivo_no_10_de_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL DE FERNÃO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, COM INTERVENIÊNCIA DA SECRETARIA DE ESTADO DA SAÚDE, COM VISTAS À MUNICIPALIZAÇÃO DE SAÙDE PÚBLICA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1339/projeto_de_lei_do_executivo_no_11_de_1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1339/projeto_de_lei_do_executivo_no_11_de_1997.pdf</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1340/0012-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1340/0012-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO CRECHE PEQUENO DAVI - E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1341/0013-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1341/0013-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO AO QUADRO DE PESSOAL DO MUNICÍPIO DE FERNÃO, DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE GÁLIA, OPTANTES PARA ESTE FIM, EM DECORRÊNCIA DO DESMENBRAMENTO DESTES MUNICIPÍOS.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1342/0014-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1342/0014-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA INSTITUIÇÃO DO REGIME DE ADIANTAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1343/0015-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1343/0015-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DE PLANO APOSENTADORIA E PENSÃO AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1344/0016-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1344/0016-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REPASSE DE VERBAS AO MUNICIPÍO DE GÁLIA, REFERENTE AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE PRESTAM SERVIÇO NESTE MUNICIPÍO. </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1345/0017-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1345/0017-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FINS QUE ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1346/projeto_de_lei_do_executivo_18-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1346/projeto_de_lei_do_executivo_18-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO Á CONGREGAÇÃO DAS IRMÃS FRANCISCANAS ALCANTARINAS - HOSPITAL SÃO VICENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1347/projeto_de_lei_do_executivo_19-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1347/projeto_de_lei_do_executivo_19-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE PLANO DE APOSENTADORIA E PENSÃO AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1348/0020-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1348/0020-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CRIAÇÃO DE CARGOS EM CARÁTER DE PROVIMENTO EM COMISSÃO E  EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1349/0021-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1349/0021-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1350/0022-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1350/0022-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1351/0023-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1351/0023-1997.pdf</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1352/0024-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1352/0024-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 1.998 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1353/0025-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1353/0025-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE CONSERVAÇÃO DE ESTRADAS RURAIS DO MINICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1354/0026-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1354/0026-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIO E DE ADIANTAMENTO COM O ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DOS NECÓCIOS DA AGRICULTURA E ABASTECIMENTO ABJETIVANDO O DESENVOLVIMENTO DE PROGRAMAS LIGADOS A AGRICULTURA E ABASTECIMENTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1355/0027-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1355/0027-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIO E ADIANTAMENTOS COM O ESTADO DE SÃO PAULO, ATRAVES DA SECRETARIA DE ESTADO DOS NEGÓCIOS DA AGRICULTURA E ABASTECIMENTO, OBJETIVANDO A EXECUÇÃO DO PROGRAMA CAMPO/CIDADE/LEITE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1356/0028-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1356/0028-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL  DE DESENVOLVIMENTO RURAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1357/0029-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1357/0029-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE FERNÃO, A ASSOCIAR-SE JUNTO AMEP, UNIÃO DOS MUNICIPIOS DA MÉDIA PAULISTA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1358/0030-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1358/0030-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A COBRANÇA DE FORNECIMENTO E UTILIZAÇÃO DE BENS E SERVIÇOS DA PREFEITURA MUNICIPAL DE FERNÃO, E DA OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1361/0031-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1361/0031-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE FERNÃO A ASSINAR CONVÊNIO PREVISTO DO DECRETO ESTADUAL Nº 40.103 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1362/0032-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1362/0032-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA CEDER, A TITULO GRATUITO, MÃO DE OBRA PARA EDIFICAÇÃO DE OBRA DE CONSTRUÇÃO CIVIL NA CRECHE "PEQUENO DAVI"  E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1364/0033-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1364/0033-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL, PARA FINS DE DESAPROPRIAÇÃO  DE ÁREA DE TERRAS, SITUADA NESTE MUNICÍPIO, COM A FINALIDADE DE IMPLANTAÇÃO DE UM DISTRITO INDUSTRIAL E DA´OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1365/projeto_de_lei_34-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1365/projeto_de_lei_34-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA CELEBRAR CONVÊNIO COM A FUNDAÇÃO NACIONAL DE SAÚDE, VISANDO A ERRADICAÇÃO DO AEDES AEGYPTI, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1366/0035-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1366/0035-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO EM CARÁTER DE PROVIMENTO EM COMISSÃO, CRIA NOVO QUADRO DE PESSOAL E TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1367/0036-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1367/0036-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA OUTORGAR A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP, MEDIANTE CONCESSÃO DO DIREITO DE IMPLANTAR, AMPLIAR, ADMINISTRAR E EXPLORAR COM ECLUSIVIDADE OS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E DE COLETA E DESTINO FINAL DE ESGOTO SANITÁRIO DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1368/0037-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1368/0037-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A ADOTAR, NO MUNICÍPIO DE FERNÃO, A LEGISLAÇÃO FEDERAL E ESTADUAL CORCERNENTES ÀS AÇÕES DE VIGILÂNCIA E FISCALIZAÇÃO SANITÁRIA EXERCIDAS NA PROMOÇÃO, PROTEÇÃO E RECUPERAÇÃO DA SAÚDE E PRESERVAÇÃO DO MEIO AMBIENTE, DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1369/0038-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1369/0038-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO (CRECHE PEQUENO DAVI), E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1384/0039-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1384/0039-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO PARA O EXERCÍCIO FINANCEIRO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1370/0040-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1370/0040-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ENQUADRAMENTO DE CARGO NO QUADRO GERAL DE CARGOS DA PREFEITURA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1371/0041-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1371/0041-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR TERMOS DE CONVÊNIOS, DE ADIANTAMENTOS COM O ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DOS NEGÓCIOS DA AGRICULTURA E ABASTECIMENTO, OBJETIVANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE TRATOR E IMPLEMENTOS AGRÍCOLAS PARA SEREM UTILIZADOS POR PEQUENOS PRODUTORES RURAIS DO MUNICÍPO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1372/0042-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1372/0042-1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE FERNÃO, A RECEBER MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1373/0043-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1373/0043-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR ACORDOS COM A FEPASA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1374/0044-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1374/0044-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR PARA OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1375/0045-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1375/0045-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS (GASTOS DEPARTAMENTO DA AGRICULTURA). </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1376/0046-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1376/0046-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR PARA OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1377/0047-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1377/0047-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS (AQUISIÇÃO DE TRATAOR E IMPLEMENTOS AGRÍCOLAS). </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1378/0048-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1378/0048-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA CONSTRUIR OBRAS EM IMÓVEL DE PROPRIEDADE DA FAZENDA PÚBILCA DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1379/0049-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1379/0049-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA OS DEVIDOS FINS QUE ESPECIFICA  E DÁ OUTRAS PROVIDÊNCIAS (EXECUÇÃO DE OBRAS DE ESGOTAMENTO SANITÁRIO). </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1380/0050-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1380/0050-1997.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS À ESTE MUNICIPIO, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1381/0051-1997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1381/0051-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE CONVÊNIO COM A SABESP - COMPANHIA DE SANEAMENTO BASICO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO QUADRO PRÓPRIO DE SERVIDORES DA SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE FERNÃO</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1472/projeto_de_resolucao_0021997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1472/projeto_de_resolucao_0021997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PRESIDENTE DA CÂMARA A ASSINAR CONTRATO DE LOCAÇÃO DE IMÓVEL PERTENCENTE AO SENHOR FRANCISCO.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1473/projeto_de_resolucao_0031997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1473/projeto_de_resolucao_0031997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PRESIDENTE DA CÂMARA A ADQUIRIR UMA LINHA TELEFÔNICA JUNTO A TELESP, PARA A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1474/projeto_de_resolucao_0041997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1474/projeto_de_resolucao_0041997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DE AUTORIZAÇÃO DE DESPESAS OCASIONADAS COM VIAGENS DO SENHOR PRESIDENTE,  VEREADORES E SERVIDORES DESTA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1569/projeto_de_resolucao_0051997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1569/projeto_de_resolucao_0051997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1570/projeto_de_resolucao_0061997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1570/projeto_de_resolucao_0061997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO PRÓPRIO DE SERVIDORES DA SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O REGIMENTO INTERNO PARA ELABORAÇÃO DA LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO. </t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1572/projeto_de_resolucao_0081997.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1572/projeto_de_resolucao_0081997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PRESIDENTE DA CÂMARA  A DETERMINAR A CONFECÇÃO DE PLACAS PARA  A  CRIAÇÃO DA GALERIA DOS PRESIDENTES DA CÂMARA E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901915</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t xml:space="preserve">SEBASTIÃO SINEZIO , ADEMIR VIEIRA , ANTONIO ALVES DE MIRA </t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI DO EXECUTIVO 32/1997</t>
   </si>
   <si>
     <t>901916</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI DO EXECUTIVO 35/1997</t>
   </si>
@@ -1527,68 +1527,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901304/ante-projeto_lei_organica_municipio_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901262/ante_projeto_de_lei_complementar_0197.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400003/emenda_no_1_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400010/0002-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901227/emenda_01_projeto_de_resolucao_051997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901226/emenda_02_projeto_de_resolucao_051997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901228/emenda_03_projeto_de_resolucao_051997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901230/emenda_da_comissao_de_justica_projeto_de_lei_complementar_0197.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101237/indicacao_01-97.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101238/indicacao_02-97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101239/indicacao_03-97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101240/indicacao_04-97.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101241/indicacao_05-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901231/indicacao_06-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901232/indicacao_07-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901233/indicacao_08-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901234/indicacao_09-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901235/indicacao_10-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901236/indicacao_11-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901237/indicacao_12-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901238/indicacao_13-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901239/indicacao_14-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901240/indicacao_15-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901241/indicacao_16-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901242/indicacao_17-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901243/indicacao_18-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901244/indicacao_19-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901245/indicacao_20-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901246/indicacao_21-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901247/indicacao_22-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901248/indicacao_23-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901249/indicacao_24-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1552/0001-1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1553/0002-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1554/0003-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1555/0004-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1556/0005-1997.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1557/0006-1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1558/0007-1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901305/projeto_de_lei_organica_do_municipio_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901229/projeto_de_lei_complementar_011997.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1385/projeto_de_lei_do_executivo_no_1_de_1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1329/projeto_de_lei_do_executivo_no_2_de_1997.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1330/projeto_de_lei_do_executivo_no_3_de_1997.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1331/0004-1997.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1332/projeto_de_lei_do_executivo_no_5_de_1997.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1333/projeto_de_lei_do_executivo_no_6_de_1997.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1334/projeto_de_lei_do_executivo_no_7_de_1997.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1335/projeto_de_lei_do_executivo_no_8_de_1997.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1337/0009-1997.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1336/projeto_de_lei_do_executivo_no_10_de_1997.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1339/projeto_de_lei_do_executivo_no_11_de_1997.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1340/0012-1997.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1341/0013-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1342/0014-1997.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1343/0015-1997.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1344/0016-1997.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1345/0017-1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1346/projeto_de_lei_do_executivo_18-1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1347/projeto_de_lei_do_executivo_19-1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1348/0020-1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1349/0021-1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1350/0022-1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1351/0023-1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1352/0024-1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1353/0025-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1354/0026-1997.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1355/0027-1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1356/0028-1997.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1357/0029-1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1358/0030-1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1361/0031-1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1362/0032-1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1364/0033-1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1365/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1366/0035-1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1367/0036-1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1368/0037-1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1369/0038-1997.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1384/0039-1997.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1370/0040-1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1371/0041-1997.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1372/0042-1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1373/0043-1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1374/0044-1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1375/0045-1997.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1376/0046-1997.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1377/0047-1997.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1378/0048-1997.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1379/0049-1997.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1380/0050-1997.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1381/0051-1997.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1472/projeto_de_resolucao_0021997.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1473/projeto_de_resolucao_0031997.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1474/projeto_de_resolucao_0041997.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1569/projeto_de_resolucao_0051997.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1570/projeto_de_resolucao_0061997.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1572/projeto_de_resolucao_0081997.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901304/ante-projeto_lei_organica_municipio_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901262/ante_projeto_de_lei_complementar_0197.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400003/emenda_no_1_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/400010/0002-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901227/emenda_01_projeto_de_resolucao_051997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901226/emenda_02_projeto_de_resolucao_051997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901228/emenda_03_projeto_de_resolucao_051997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901230/emenda_da_comissao_de_justica_projeto_de_lei_complementar_0197.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101237/indicacao_01-97.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101238/indicacao_02-97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101239/indicacao_03-97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101240/indicacao_04-97.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/101241/indicacao_05-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901231/indicacao_06-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901232/indicacao_07-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901233/indicacao_08-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901234/indicacao_09-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901235/indicacao_10-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901236/indicacao_11-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901237/indicacao_12-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901238/indicacao_13-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901239/indicacao_14-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901240/indicacao_15-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901241/indicacao_16-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901242/indicacao_17-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901243/indicacao_18-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901244/indicacao_19-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901245/indicacao_20-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901246/indicacao_21-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901247/indicacao_22-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901248/indicacao_23-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901249/indicacao_24-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1552/0001-1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1553/0002-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1554/0003-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1555/0004-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1556/0005-1997.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1557/0006-1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1558/0007-1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901305/projeto_de_lei_organica_do_municipio_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/901229/projeto_de_lei_complementar_011997.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1385/projeto_de_lei_do_executivo_no_1_de_1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1329/projeto_de_lei_do_executivo_no_2_de_1997.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1330/projeto_de_lei_do_executivo_no_3_de_1997.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1331/0004-1997.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1332/projeto_de_lei_do_executivo_no_5_de_1997.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1333/projeto_de_lei_do_executivo_no_6_de_1997.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1334/projeto_de_lei_do_executivo_no_7_de_1997.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1335/projeto_de_lei_do_executivo_no_8_de_1997.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1337/0009-1997.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1336/projeto_de_lei_do_executivo_no_10_de_1997.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1339/projeto_de_lei_do_executivo_no_11_de_1997.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1340/0012-1997.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1341/0013-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1342/0014-1997.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1343/0015-1997.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1344/0016-1997.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1345/0017-1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1346/projeto_de_lei_do_executivo_18-1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1347/projeto_de_lei_do_executivo_19-1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1348/0020-1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1349/0021-1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1350/0022-1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1351/0023-1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1352/0024-1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1353/0025-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1354/0026-1997.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1355/0027-1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1356/0028-1997.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1357/0029-1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1358/0030-1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1361/0031-1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1362/0032-1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1364/0033-1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1365/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1366/0035-1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1367/0036-1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1368/0037-1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1369/0038-1997.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1384/0039-1997.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1370/0040-1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1371/0041-1997.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1372/0042-1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1373/0043-1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1374/0044-1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1375/0045-1997.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1376/0046-1997.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1377/0047-1997.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1378/0048-1997.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1379/0049-1997.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1380/0050-1997.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1381/0051-1997.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1472/projeto_de_resolucao_0021997.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1473/projeto_de_resolucao_0031997.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1474/projeto_de_resolucao_0041997.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1569/projeto_de_resolucao_0051997.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1570/projeto_de_resolucao_0061997.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1997/1572/projeto_de_resolucao_0081997.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>