--- v0 (2025-10-05)
+++ v1 (2026-05-24)
@@ -54,612 +54,612 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>901265</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>AnteProjeto</t>
   </si>
   <si>
     <t>ADÉLCIO APARECIDO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901265/ante_projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901265/ante_projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400012/0001-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400012/0001-1998.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PERMISSÃO PARA EXPLORAÇÃO DOS SERVIÇOS DE TAXI NO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400015</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400015/0002-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400015/0002-1998.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400014</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400014/0003-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400014/0003-1998.pdf</t>
   </si>
   <si>
     <t>901873</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>PAULO MARQUES DA FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL OFICIE A TELESP PARA QUE SEJA PROCEDIDA A TROCA DOS ORELHÕES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901887</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">TEREZINHA APARECIDA JULIÃO DA COSTA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901887/projeto_de_decreto_legislativo_0011998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901887/projeto_de_decreto_legislativo_0011998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO FERNÃOENSE AO ILUSTRE SENHOR DEPUTADO DR. DRAÚSIO BARRETO.</t>
   </si>
   <si>
     <t>901263</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901263/projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901263/projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf</t>
   </si>
   <si>
     <t>901266</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901266/projeto_de_lei_complementar_no_00398_-_altera_anexos_codigo_tributario_de_fernao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901266/projeto_de_lei_complementar_no_00398_-_altera_anexos_codigo_tributario_de_fernao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI COMPLEMENTAR Nº 001/97 CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1386/projeto_de_lei_do_executivo_no_52_de_1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1386/projeto_de_lei_do_executivo_no_52_de_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO "CRECHE PEQUENO DAVI"  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1387/projeto_de_lei_do_executivo_no_53_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1387/projeto_de_lei_do_executivo_no_53_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1388/projeto_de_lei_do_executivo_no_54_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1388/projeto_de_lei_do_executivo_no_54_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1389/projeto_de_lei_do_executivo_no_55_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1389/projeto_de_lei_do_executivo_no_55_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA RECEBER ATRAVÉS DE DOAÇÃO GRATUITA, SEM ÔNUS, ÁREA DE TERRAS DESTINADA A ABERTURA E PROLONGAMENTO DE RUAS, NO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1390/projeto_de_lei_do_executivo_no_56_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1390/projeto_de_lei_do_executivo_no_56_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A CONCEDER  ISENÇÃO TOTAL DO LANÇAMENTO DE CONTRIBUIÇÃO DE MELHORIA (PAVIMENTAÇÃO ASFÁLTICA), E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1391/projeto_de_lei_do_executivo_no_57_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1391/projeto_de_lei_do_executivo_no_57_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO  À CONGREGAÇÃO DAS IRMÃS FRANCISCANAS ALCANTARINAS - HOSPITAL SÃO VICENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1392/projeto_de_lei_do_executivo_no_58_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1392/projeto_de_lei_do_executivo_no_58_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DESCONTO PARA PAGAMENTO DO IMPOSTO DE TAXAS DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1393/projeto_de_lei_do_executivo_no_59_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1393/projeto_de_lei_do_executivo_no_59_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO PARA EXPLORAÇÃO DOS SERVIÇOS DE TAXI NO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1394/projeto_de_lei_do_executivo_no_60_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1394/projeto_de_lei_do_executivo_no_60_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA  FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1395/projeto_de_lei_do_executivo_no_61_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1395/projeto_de_lei_do_executivo_no_61_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1396/projeto_de_lei_do_executivo_no_62_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1396/projeto_de_lei_do_executivo_no_62_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O DER (DEPARTAMENTO DE ESTRADAS E RODAGEM) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1397/projeto_de_lei_do_executivo_no_63_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1397/projeto_de_lei_do_executivo_no_63_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 2º E 10º EM SEU PARÁGRAFO VIII DA LEI Nº 058/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1398/projeto_de_lei_do_executivo_no_64_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1398/projeto_de_lei_do_executivo_no_64_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1399/projeto_de_lei_do_executivo_no_65_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1399/projeto_de_lei_do_executivo_no_65_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA CELEBRAR ACORDOS COM A FEPASA - FERROVIA PAULISTA S/P, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1400/projeto_de_lei_do_executivo_no_67_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1400/projeto_de_lei_do_executivo_no_67_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA CELEBRAR TÊRMOS DE CONVÊNIOS DE ADIANTAMENTOS COM O ESTADO DE SÃO PAULO ATRAVÉS DA SECRETARIA DE ESTADO DE SEGURANÇA PUBLICA, OBJETIVANDO A LOCAÇÃO DE IMÓVEIS DESTINADOS A ABRIGAR E MELHOR ADEQUAR AS INSTALAÇÕES DAS POLICIAS CIVIL E MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1401/projeto_de_lei_do_executivo_no_68_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1401/projeto_de_lei_do_executivo_no_68_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1402/projeto_de_lei_do_executivo_no_69_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1402/projeto_de_lei_do_executivo_no_69_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO PLANO PLURIANUAL PARA OS EXERCÍCIOS DE 1999 À 2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1403/projeto_de_lei_do_executivo_no_70_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1403/projeto_de_lei_do_executivo_no_70_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1404/projeto_de_lei_do_executivo_no_71_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1404/projeto_de_lei_do_executivo_no_71_de_1998_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DOS NEGÓCIOS DE ESPORTE E TURISMO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1405/projeto_de_lei_do_executivo_no_72_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1405/projeto_de_lei_do_executivo_no_72_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR PARA OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1406/projeto_de_lei_do_executivo_no_73_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1406/projeto_de_lei_do_executivo_no_73_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1408/projeto_de_lei_do_executivo_no_75_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1408/projeto_de_lei_do_executivo_no_75_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR CONVÊNIO COM O BANCO DO ESTADO DE SÃO PAULO - BANESPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1409/projeto_de_lei_do_executivo_no_76_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1409/projeto_de_lei_do_executivo_no_76_de_1998_.pdf</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1410/projeto_de_lei_do_executivo_no_77_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1410/projeto_de_lei_do_executivo_no_77_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1411/projeto_de_lei_do_executivo_no_78_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1411/projeto_de_lei_do_executivo_no_78_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA  OS DEVIDOS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS (CONVÊNIO PRODESA - PATRULHA MECANIZADA).</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1412/projeto_de_lei_do_executivo_no_79_de_1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1412/projeto_de_lei_do_executivo_no_79_de_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1413/projeto_de_lei_do_executivo_no_80_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1413/projeto_de_lei_do_executivo_no_80_de_1998_.pdf</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1414/projeto_de_lei_do_executivo_no_82_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1414/projeto_de_lei_do_executivo_no_82_de_1998_.pdf</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1415/projeto_de_lei_do_executivo_no_83_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1415/projeto_de_lei_do_executivo_no_83_de_1998_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇAO DE CONVÊNIO COM A ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO - CRECHE PEQUENO DAVI, OBJETIVANDO A DESCENTRALIZAÇÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1416/projeto_de_lei_do_executivo_no_84_de_1998_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1416/projeto_de_lei_do_executivo_no_84_de_1998_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DESCONTO AOS CONTRIBUINTES NO VALOR VENAL DE IMÓVEIS URBANOS DO MUNICÍPIO DE FERNÃO PARA OS FINS QUE ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901975</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Laércio Leardini</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901975/projeto_de_resolucao_01-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901975/projeto_de_resolucao_01-1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTRATO DE ALUGUÉL DE IMÓVEL PARA ABRIGAR A CÂMARA MUNICIPAL DE FERNÃO</t>
   </si>
   <si>
     <t>901976</t>
   </si>
   <si>
     <t>AUTORIZA O PRESIDENTE DA CÂMARA FAZER A INCLUSÃO NO RECINTO DA CÂMARA MUNICIPAL DE FERNÃO DE UM CRUCIFIXO COM A IMAGEM DE NOSSO SENHOR JESUS CRISTO.</t>
   </si>
   <si>
     <t>901977</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901977/projeto_de_resolucao_07-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901977/projeto_de_resolucao_07-1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE PESSOAL DA SECRETÁRIA DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901978</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t xml:space="preserve">TEREZINHA APARECIDA JULIÃO DA COSTA , PAULO MARQUES DA FONSECA, SEBASTIÃO SINEZIO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901978/requerimento_010-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901978/requerimento_010-1998.pdf</t>
   </si>
   <si>
     <t>URGÊNCIA</t>
   </si>
   <si>
     <t>901979</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t xml:space="preserve">José Carlos Greco, PAULO MARQUES DA FONSECA, PAULO PASTRE , SEBASTIÃO SINEZIO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901979/requerimento_019-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901979/requerimento_019-1998.pdf</t>
   </si>
   <si>
     <t>901888</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>TEREZINHA APARECIDA JULIÃO DA COSTA , ADEMIR VIEIRA , ANTONIO ALVES DE MIRA , José Carlos Greco</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901888/requerimento_021-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901888/requerimento_021-1998.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE DECRETO LEGISLATIVO 01/1998, DE 08 DE MAIO DE 1998.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1573/0001-1998.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1573/0001-1998.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO AUTÓGRAFO N.059/98 QUE DISPÕE SOBRE A PERMISSÃO PARA EXPLORAÇÃO DOS SERVIÇOS DE TÁXI NO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -966,68 +966,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901265/ante_projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400012/0001-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400015/0002-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400014/0003-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901887/projeto_de_decreto_legislativo_0011998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901263/projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901266/projeto_de_lei_complementar_no_00398_-_altera_anexos_codigo_tributario_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1386/projeto_de_lei_do_executivo_no_52_de_1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1387/projeto_de_lei_do_executivo_no_53_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1388/projeto_de_lei_do_executivo_no_54_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1389/projeto_de_lei_do_executivo_no_55_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1390/projeto_de_lei_do_executivo_no_56_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1391/projeto_de_lei_do_executivo_no_57_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1392/projeto_de_lei_do_executivo_no_58_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1393/projeto_de_lei_do_executivo_no_59_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1394/projeto_de_lei_do_executivo_no_60_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1395/projeto_de_lei_do_executivo_no_61_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1396/projeto_de_lei_do_executivo_no_62_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1397/projeto_de_lei_do_executivo_no_63_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1398/projeto_de_lei_do_executivo_no_64_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1399/projeto_de_lei_do_executivo_no_65_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1400/projeto_de_lei_do_executivo_no_67_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1401/projeto_de_lei_do_executivo_no_68_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1402/projeto_de_lei_do_executivo_no_69_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1403/projeto_de_lei_do_executivo_no_70_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1404/projeto_de_lei_do_executivo_no_71_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1405/projeto_de_lei_do_executivo_no_72_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1406/projeto_de_lei_do_executivo_no_73_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1408/projeto_de_lei_do_executivo_no_75_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1409/projeto_de_lei_do_executivo_no_76_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1410/projeto_de_lei_do_executivo_no_77_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1411/projeto_de_lei_do_executivo_no_78_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1412/projeto_de_lei_do_executivo_no_79_de_1998.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1413/projeto_de_lei_do_executivo_no_80_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1414/projeto_de_lei_do_executivo_no_82_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1415/projeto_de_lei_do_executivo_no_83_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1416/projeto_de_lei_do_executivo_no_84_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901975/projeto_de_resolucao_01-1998.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901977/projeto_de_resolucao_07-1998.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901978/requerimento_010-1998.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901979/requerimento_019-1998.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901888/requerimento_021-1998.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1573/0001-1998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901265/ante_projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400012/0001-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400015/0002-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/400014/0003-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901887/projeto_de_decreto_legislativo_0011998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901263/projeto_de_lei_complementar_no_00298_-_estatuto_dos_servidore_publicos_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901266/projeto_de_lei_complementar_no_00398_-_altera_anexos_codigo_tributario_de_fernao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1386/projeto_de_lei_do_executivo_no_52_de_1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1387/projeto_de_lei_do_executivo_no_53_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1388/projeto_de_lei_do_executivo_no_54_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1389/projeto_de_lei_do_executivo_no_55_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1390/projeto_de_lei_do_executivo_no_56_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1391/projeto_de_lei_do_executivo_no_57_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1392/projeto_de_lei_do_executivo_no_58_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1393/projeto_de_lei_do_executivo_no_59_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1394/projeto_de_lei_do_executivo_no_60_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1395/projeto_de_lei_do_executivo_no_61_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1396/projeto_de_lei_do_executivo_no_62_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1397/projeto_de_lei_do_executivo_no_63_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1398/projeto_de_lei_do_executivo_no_64_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1399/projeto_de_lei_do_executivo_no_65_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1400/projeto_de_lei_do_executivo_no_67_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1401/projeto_de_lei_do_executivo_no_68_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1402/projeto_de_lei_do_executivo_no_69_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1403/projeto_de_lei_do_executivo_no_70_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1404/projeto_de_lei_do_executivo_no_71_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1405/projeto_de_lei_do_executivo_no_72_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1406/projeto_de_lei_do_executivo_no_73_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1408/projeto_de_lei_do_executivo_no_75_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1409/projeto_de_lei_do_executivo_no_76_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1410/projeto_de_lei_do_executivo_no_77_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1411/projeto_de_lei_do_executivo_no_78_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1412/projeto_de_lei_do_executivo_no_79_de_1998.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1413/projeto_de_lei_do_executivo_no_80_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1414/projeto_de_lei_do_executivo_no_82_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1415/projeto_de_lei_do_executivo_no_83_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1416/projeto_de_lei_do_executivo_no_84_de_1998_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901975/projeto_de_resolucao_01-1998.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901977/projeto_de_resolucao_07-1998.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901978/requerimento_010-1998.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901979/requerimento_019-1998.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/901888/requerimento_021-1998.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1998/1573/0001-1998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>