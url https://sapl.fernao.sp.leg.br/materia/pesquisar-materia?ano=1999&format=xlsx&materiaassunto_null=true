--- v0 (2025-12-14)
+++ v1 (2026-05-23)
@@ -51,417 +51,417 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>400016</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400016/000001-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400016/000001-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE Á AUTORIZAÇÃO PARA PARCELAMENTO DA DÍVIDA ATIVA TRIBUTÁRIA EM CARÁTER GERAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400018/00002-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400018/00002-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2.000, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400020</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400020/0003-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400020/0003-1999.pdf</t>
   </si>
   <si>
     <t>400019</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400019/0004-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400019/0004-1999.pdf</t>
   </si>
   <si>
     <t>901456</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Laércio Leardini</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901456/emenda_ao_projeto_de_lei_complementar_no_4_de_1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901456/emenda_ao_projeto_de_lei_complementar_no_4_de_1999.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 04 DE 1999</t>
   </si>
   <si>
     <t>901870</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t xml:space="preserve">TEREZINHA APARECIDA JULIÃO DA COSTA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE ESTUDE AS POSSIBILIDADES DE SER ADQUIRIDO PUMA ÁREA DE TERRA PARA PESSOAS CARENTES QUE INTERESSAM EM RESIDIR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901872</t>
   </si>
   <si>
     <t>PAULO MARQUES DA FONSECA</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE ESTUDE AS POSSIBILIDADES PARA QUE SEJA ADQUIRIDO FARDAS PARA GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>901889</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL POSSIBILIDADES DE SER IMPLANTADO EM NOSSO MUNICÍPIO CONVÊNIO COM A UNIMED.</t>
   </si>
   <si>
     <t>901457</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>ADÉLCIO APARECIDO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901457/projeto_de_lei_complementar_do_executivo_no_4_de_1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901457/projeto_de_lei_complementar_do_executivo_no_4_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI COMPLEMENTAR Nº 001/97 E LEI COMPLEMENTAR Nº 003/98 DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1417/0085-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1417/0085-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1418/0086-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1418/0086-1999.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1419/0087-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1419/0087-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PRFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO "CRECHE PEQUENO DAVI" -E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1420/0088-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1420/0088-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1421/0089-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1421/0089-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES ADMITIDOS EM CARÁTER TEMPORÁRIO E EXCEPCIONAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1422/0090-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1422/0090-1999.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1423/0091-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1423/0091-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA  FINS QUE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1424/0092-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1424/0092-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBSÍDIOS FINANCEIROS ÀS FAMÍLIAS DOS PROJETOS FORTALECENDO A FAMÍLIA E COMPLEMENTANDO A RENDA. </t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1425/0093-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1425/0093-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO PARA MUNICIPALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1426/0094-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1426/0094-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DA BIBLIOTECA PÚBLICA MUNICIPAL DE FERNÃO E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1427/0095-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1427/0095-1999.pdf</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1428/0096-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1428/0096-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO - CRECHE PEQUENO DAVI ABJETIVANDO A DESCENTRALIZAÇÃO DAS AÇÕES E SERVIÇOS DE ASSISTENCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1429/0097-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1429/0097-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE FERNÃO A CELEBRAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS "ECT" E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1430/0098-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1430/0098-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA ALINEA A DO PARÁGRAFO ÚNICO DO ARTIGO 1º DA LEI Nº 049/97 DE 12 DE NOVEMBRO DE 1.997 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1431/0099-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1431/0099-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1432/0100-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1432/0100-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA EFETUAR A DOAÇÃO DE BENS MOVEIS PERTENCENTES AO PATRIMONIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1433/0101-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1433/0101-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS À MICRO EMPRESAS E DE PEQUENO PORTE, ASSOCIAÇÕES E COOPERATIVAS QUE VIEREM A SE INSTALAR NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1434/0102-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1434/0102-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1435/0104-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1435/0104-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1436/0105-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1436/0105-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO PERÍMETRO URBANO DA CIDADE E SEDE DO MUNICÍPIO DE FERNÃO </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1437/0106-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1437/0106-1999.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA DESAPROPRIAÇÃO DE ÁREA PARA EMPREENDIMENTO DE NÚCLEO HABITACIONAL , ABERTURAS E PROLONGAMENTOS DE VIAS PÚBLICAS. </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1438/0107-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1438/0107-1999.pdf</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1439/0108-1999.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1439/0108-1999.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -765,68 +765,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400016/000001-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400018/00002-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400020/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400019/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901456/emenda_ao_projeto_de_lei_complementar_no_4_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901457/projeto_de_lei_complementar_do_executivo_no_4_de_1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1417/0085-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1418/0086-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1419/0087-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1420/0088-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1421/0089-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1422/0090-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1423/0091-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1424/0092-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1425/0093-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1426/0094-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1427/0095-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1428/0096-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1429/0097-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1430/0098-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1431/0099-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1432/0100-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1433/0101-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1434/0102-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1435/0104-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1436/0105-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1437/0106-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1438/0107-1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1439/0108-1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400016/000001-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400018/00002-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400020/0003-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/400019/0004-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901456/emenda_ao_projeto_de_lei_complementar_no_4_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/901457/projeto_de_lei_complementar_do_executivo_no_4_de_1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1417/0085-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1418/0086-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1419/0087-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1420/0088-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1421/0089-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1422/0090-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1423/0091-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1424/0092-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1425/0093-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1426/0094-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1427/0095-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1428/0096-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1429/0097-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1430/0098-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1431/0099-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1432/0100-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1433/0101-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1434/0102-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1435/0104-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1436/0105-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1437/0106-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1438/0107-1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/1999/1439/0108-1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>