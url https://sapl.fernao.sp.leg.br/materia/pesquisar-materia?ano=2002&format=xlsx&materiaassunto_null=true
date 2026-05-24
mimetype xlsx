--- v0 (2026-02-21)
+++ v1 (2026-05-24)
@@ -51,111 +51,111 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>901438</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901438/emenda_ao_projeto_de_lei_complementar_07_de_2002.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901438/emenda_ao_projeto_de_lei_complementar_07_de_2002.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 02/98, DE 20 DE ABRIL DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901446</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>ADÉLCIO APARECIDO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901446/projeto_de_lei_complementar_do_executivo_no_6_de_2002.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901446/projeto_de_lei_complementar_do_executivo_no_6_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901447</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901447/projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901447/projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf</t>
   </si>
   <si>
     <t>901440</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901440/projeto_de_lei_complementar_do_executivo_no_8_de_2002.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901440/projeto_de_lei_complementar_do_executivo_no_8_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N.º 01/97 DE 26 DE DEZEMBRO DE 1997, REVOGAÇÃO DA LEI N.º 089/98 DE 03 DE DEZEMBRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA  FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTUARAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1703</t>
   </si>
@@ -348,51 +348,51 @@
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CONCESSÃO DE PRÊMIO DE VALORIZAÇÃO DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO VINCULDA AO ENSINO FUNDAMENTAL, REMUNERADOS COM RECURSOS DO FUNDEF NO EXERCÍCIO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>901439</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901439/veto_ao_projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901439/veto_ao_projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR N.º 07/2002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -699,68 +699,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901438/emenda_ao_projeto_de_lei_complementar_07_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901446/projeto_de_lei_complementar_do_executivo_no_6_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901447/projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901440/projeto_de_lei_complementar_do_executivo_no_8_de_2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901439/veto_ao_projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901438/emenda_ao_projeto_de_lei_complementar_07_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901446/projeto_de_lei_complementar_do_executivo_no_6_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901447/projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901440/projeto_de_lei_complementar_do_executivo_no_8_de_2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2002/901439/veto_ao_projeto_de_lei_complementar_do_executivo_no_7_de_2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>