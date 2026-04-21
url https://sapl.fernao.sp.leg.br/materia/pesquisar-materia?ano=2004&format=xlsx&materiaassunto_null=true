--- v0 (2025-10-05)
+++ v1 (2026-04-21)
@@ -54,81 +54,81 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>901452</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Laércio Leardini</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901452/projeto_de_lei_complementar_da_camara_no_1_de_2004.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901452/projeto_de_lei_complementar_da_camara_no_1_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVERSÃO DE 1/3 DAS FÉRIAS EM PECÚNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901454</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901454/projeto_de_lei_complementar_da_camara_no_2_de_2004.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901454/projeto_de_lei_complementar_da_camara_no_2_de_2004.pdf</t>
   </si>
   <si>
     <t>SUPRIME DO ARTIGO 21, DA LEI COMPLEMENTAR N.º 02/1998 DE 20 DE ABRIL DE 1998 ESTATUTO DOS FUNCIONÁRIO PÚBLICOS DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA DO MUNICIPIO DE FERNÃO E DA  OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA  PREFEITURA  MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO COM A FINALIDADE DA MANUTENÇÃO DO PROGRAMA DE SAÚDE DA FAMÍLIA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1730</t>
   </si>
@@ -336,51 +336,51 @@
   <si>
     <t>267</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>901453</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901453/requerimento_no_23_de_2004.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901453/requerimento_no_23_de_2004.pdf</t>
   </si>
   <si>
     <t>REQUER O ARQUIVAMENTO DO PROJETO DE LEI COMPLEMENTAR N.º 01/2004 DE AUTORIA DO VEREADOR LÁERCIO LEARDINI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -687,68 +687,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901452/projeto_de_lei_complementar_da_camara_no_1_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901454/projeto_de_lei_complementar_da_camara_no_2_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901453/requerimento_no_23_de_2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901452/projeto_de_lei_complementar_da_camara_no_1_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901454/projeto_de_lei_complementar_da_camara_no_2_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2004/901453/requerimento_no_23_de_2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>