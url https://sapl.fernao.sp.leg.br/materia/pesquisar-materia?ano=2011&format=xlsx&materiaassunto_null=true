--- v0 (2026-02-21)
+++ v1 (2026-05-24)
@@ -51,1266 +51,1266 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>900001</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUTOG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900001/0001-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900001/0001-2011.doc</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a proceder à concessão de auxílio a título de subvenção à IRMANDADE BENEFICENTE SÃO JOSÉ, no exercício de 2011, com a finalidade principal de efetuar a manutenção do HOSPITAL SÃO VICENTE.</t>
   </si>
   <si>
     <t>900002</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900002/0002-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900002/0002-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL A ASSINAR TERMOS DE CONVÊNIO E DE ADITAMENTOS COM O ESTADO DE SÃO PAULO, ATRAVES DA SECRETARIA DE ESTADO DOS NEGÓCIOS DA AGRICULTURA E ABASTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900003</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900003/0003-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900003/0003-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900004</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900004/0004-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900004/0004-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900005</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900005/0005-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900005/0005-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE FERNÃO, A ASSINAR CONVÊNIO COM A SECRETARIA DE EDUCAÇÃO DESTE ESTADO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900006</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900006/0006-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900006/0006-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM CARÁTER DE PROVIMENTO EFETIVO E ABERTURA DE VAGA PARA CARGO EFETIVO EXISTENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900007</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900007/0007-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900007/0007-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900008</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900008/0008-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900008/0008-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DA JORNADA DE TRABALHO DO ASSISTENTE SOCIAL DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900009/0009-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900009/0009-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900010</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900010/0010-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900010/0010-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900011</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900011/0011-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900011/0011-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO MUNICIPAL, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900012</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900012/0012-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900012/0012-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO A ENTIDADE IRMANDADE BENEFICENTE SÃO JOSÉ, OBJETIVANDO CONTRATAÇÃO DE MÉDICO PARA EXECUÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA EM FERNÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900013</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900013/0013-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900013/0013-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DOS DIREITOS DO IDOSO, A CRIAÇÃO DO CONSELHO MUNICIPAL  DOS DIRETOS DO IDOSO E DO FUNDO MUNICIPAL DOS DIREITOS DO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900014</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900014/0014-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900014/0014-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO EM CARÁTER DE PROVIMENTO EM COMISSÃO E ABERTURA DE VAGA PARA O CARGO EFETIVO DE AGENTE ADMINISTRATIVO EXISTENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900015</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900015/0015-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900015/0015-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES, DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900016</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900016/0016-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900016/0016-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO MUNICIPAL, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900017</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900017/0017-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900017/0017-2011.doc</t>
   </si>
   <si>
     <t>900018</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900018/0018-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900018/0018-2011.doc</t>
   </si>
   <si>
     <t>900019</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900019/0019-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900019/0019-2011.doc</t>
   </si>
   <si>
     <t>900020</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900020/0020-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900020/0020-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA A PREFEITURA MUNICIPAL DE FERNÃO, EFETUAR CESSÃO DE USO DE BEM MÓVEL À ASSOCIAÇÃO DOS PRODUTORES RURAIS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900021</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900021/0021-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900021/0021-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÈDITO ESPECIAL  ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011</t>
   </si>
   <si>
     <t>900022</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900022/0022-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900022/0022-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO I DO ARTIGO 3, DA LEI N.403/2007, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS, E DÁ  INSTITUIÇÃO DO CONSELHO GESTOR DE FHIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900023</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900023/0023-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900023/0023-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÂO PAULO, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900024</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900024/0024-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900024/0024-2011.doc</t>
   </si>
   <si>
     <t>900025</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900025/0025-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900025/0025-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO HINO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>900028</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900028/0026-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900028/0026-2011.doc</t>
   </si>
   <si>
     <t>900027</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900027/0027-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900027/0027-2011.doc</t>
   </si>
   <si>
     <t>900026</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900026/0028-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900026/0028-2011.doc</t>
   </si>
   <si>
     <t>900029</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900029/0029-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900029/0029-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ESPECIAL E ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011. </t>
   </si>
   <si>
     <t>900030</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900030/0030-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900030/0030-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICIPIO DE GÁLIA, INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011,ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO </t>
   </si>
   <si>
     <t>900031</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900031/0031-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900031/0031-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DE ARTIGO DA LEI 416/2011, QUE INSTITUIU O VALE ALIMENTAÇÃO NO MUNICIPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900032</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900032/0032-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900032/0032-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011</t>
   </si>
   <si>
     <t>900033</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900033/0033-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900033/0033-2011.doc</t>
   </si>
   <si>
     <t>Altera o o artigo nº 110 da Lei Complementar nº 16/2011, de 20 de maio de 2011, Estatuto, Plano de Carreira e Remuneração do Magistério Público Municipal.</t>
   </si>
   <si>
     <t>900034</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>900035</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>900036</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>900037</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>900038</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>900039</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>900040</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA EFETUAR REPASSE DE VERBAS DO FUNDEB, AO QUADRO DO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS ENCAMINHADO ATRAVÉS DO OFÍCIO N.º 362/2011.</t>
   </si>
   <si>
     <t>900041</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900041/0041-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900041/0041-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>101108</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101108/0001-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101108/0001-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo.Senhor Prefeito Municipal de Fernão, determinar ao setor competente estudar a possibilidade de  efetuar operação tapa-buracos  na Rua Sebastião André da Fonseca esquina com a Rua Salvador Dias de Almeida, bem como a possibilidade de prolongamento, asfaltamento, instalação de guias e sarjetas na Rua Sebastião André da Fonseca na quadra ao lado do Posto de Combustível.</t>
   </si>
   <si>
     <t>101109</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101109/0002-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101109/0002-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal de Fernão, possibibilidade do caminhão de lixo recolher o lixo da Fazenda São Carlos, uma vez que não altera em nada o trajeto atualmente percorrido, pois a referida propriedade fica na divisa do municipio com a cidade vizinha de Gália.</t>
   </si>
   <si>
     <t>101110</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101110/0003-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101110/0003-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal de Fernão, determinar ao setor competente da Municipalidade, a possibilidade da construção de um Canil Municipal.</t>
   </si>
   <si>
     <t>101111</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101111/0004-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101111/0004-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal de Fernão, obedecidas as disposições regimentais, se digne propor à elaboração de Projeto de Lei visando o Incentivo de Isenção de Taxas de Alvará e Vistoria para Expedição de Licença de Funcionamento e Serviços Diversos, para ME, EPP e MEI, sendo que as referidas Cobranças estão previstas na Lei Municipal n.º  043/97, Regulamentada através do Decreto 083/98, art. 53.</t>
   </si>
   <si>
     <t>101112</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101112/0005-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101112/0005-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal de Fernão, obedecidas as disposições regimentais, se digne proceder a seguinte obra: elaboração de uma calçada e canaleta, com guias, sargetas, da Rua Antonio Cabetti(no sentido Centro/Bairrro, do obstaculo até a boca de lobo. Facilitando o transito de pedrestes com segurança, evitando o trafego pela rodovia e acidentes.</t>
   </si>
   <si>
     <t>101113</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101113/0006-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101113/0006-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal de Fernão adequação de acesso livre nas entradas das Escolas Públicas de nosso Municipio, para que todos os deficientes e pessoas que possuam algum tipo dificuldade de locomoção sejam motores, neurológicos ou visuais. Assim, é necessário que sejam tomadas medidas simples que podem ser de grande ajuda, como por exemplo: a marcação clara com fita adesiva reflexiva das mudanças perigosas de níveis do piso, principalmente degraus, imprescindível a construção de rampas de acesso para cadeiras de roda e indivíduos incapazes de subir degraus, e estas rampas devem ter inclinação máxima de 10% para serem vencidas facilmente por quem necessitar utiliza-las, os portões de entrada devem ser mais largos para possibilitarem a entrada das cadeiras, corredores também mais alargados visando o mesmo objetivo e preferencialmente com corrimãos para garantir a segurança de quem transita.</t>
   </si>
   <si>
     <t>101114</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101114/0007-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101114/0007-2011.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito Municipal de Fernão, a possibilidade na execução de proteção nas entradas da Escolas de nosso municipio com telas e alambrados.</t>
   </si>
   <si>
     <t>300001</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/300001/0001-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/300001/0001-2011.doc</t>
   </si>
   <si>
     <t>Pelo falecimento do Senhor Julio Marcondes de Moura, ex-prefeito de Garça.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO RELATIVO EXRCÍCIO DE 2008</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>CONTAS DO PREFEITO DO MUNICIPÍO DE FERNÃO, EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/942/0001-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/942/0001-2011.pdf</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/943/0002-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/943/0002-2011.doc</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/944/0003-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/944/0003-2011.doc</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/991/0004-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/991/0004-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE FERNÃO A ADOTAR O DIA 20 DE NOVEMBRO COMO FERIADO MUNICIPAL (DIA DA CONSCIÊNCIA NEGRA). </t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/998/0005-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/998/0005-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE ARTIGO DA LEI 494/2009, QUE CONCEDE VALE ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/997/0019-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/997/0019-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº 02/98, DE 20 DE ABRIL DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1001/0020-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1001/0020-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR N.º 02/98 DE 20 DE ABRIL DE 1998, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>901458</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>ADÉLCIO APARECIDO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/901458/projeto_de_lei_complementar_do_executivo_no_16_de_2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/901458/projeto_de_lei_complementar_do_executivo_no_16_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/973/projeto_de_lei_complementar_do_executivo_no_18_de_2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/973/projeto_de_lei_complementar_do_executivo_no_18_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA REDAÇÃO DO ARTIGO Nº 110 DA LEI COMPLEMENTAR Nº 16/2011, ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/934/0001-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/934/0001-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/935/0002-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/935/0002-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PRODUTORES RURAIS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/936/0003-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/936/0003-2011.doc</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/937/0004-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/937/0004-2011.doc</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/938/0005-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/938/0005-2011.doc</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/941/0006-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/941/0006-2011.doc</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/939/0007-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/939/0007-2011.doc</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/940/0008-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/940/0008-2011.doc</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/945/0009-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/945/0009-2011.doc</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/946/0010-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/946/0010-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ATENDIMENTO EM PERÍODO INTEGRAL NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL PROFESSORA MARIA DO CARMO DA SILVA JULIÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/947/0011-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/947/0011-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A AUMENTAR O VALOR DA  CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/950/0012-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/950/0012-2011.doc</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/953/0013-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/953/0013-2011.doc</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/957/0014-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/957/0014-2011.doc</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/958/0015-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/958/0015-2011.doc</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/959/0016-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/959/0016-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/962/0017-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/962/0017-2011.doc</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/963/0018-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/963/0018-2011.doc</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/964/0019-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/964/0019-2011.doc</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/965/0020-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/965/0020-2011.doc</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/966/0021-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/966/0021-2011.doc</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/970/0022-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/970/0022-2011.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITOS  ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO  DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ESPECIAL E ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/974/0024-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/974/0024-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO DA PRFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONTRATO DE COMODATO COM A ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013 LDO PARA 2011, ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR AO ORÇAMENTO DE 2011</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/993/0030-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/993/0030-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO DE METAS E DIRTRIZES AO PPA 2010/2012, LDO PARA 2011, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011.  </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/994/0031-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/994/0031-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVES DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/995/0032-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/995/0032-2011.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES, DIRETRIZES AO PPA 2010/2013, LDO PARA 2012, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/996/0033-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/996/0033-2011.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FERNÃO, PARA O EXERCICIO FINANCEIRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/999/0034-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/999/0034-2011.pdf</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1002/0035-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1002/0035-2011.doc</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1004/0036-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1004/0036-2011.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL AUMENTAR REPASSE AO MUNICÍPIO DE GÁLIA OBJETIVANDO SUPRIR DESPESAS COM CRIANÇAS FERNÃOENSES NA CASA DE ACOLHIMENTO PARA AS CRIANÇAS E ADOLECENTES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1005/0037-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1005/0037-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA  2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ESPECIAL E ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011. </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1006/0038-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1006/0038-2011.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1007/0039-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1007/0039-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO NA ESTRUTURA ADMINISTRATIVA MUNICIPAL DE CARGOS TEMPORÁRIOS PARA EXECUÇÃO DO PROGRAMA DE TRANSPORTE DE ALUNOAS DA REDE ESTADUAL DE ENSINO, NOS TERMOS DO DECRETO ESTADUAL N º 48.631, DE 11-05-2004, RESOLUÇÃO DE Nº 27 DE 09-05-2011 E RESOLUÇÃO DE Nº 28, DE 12-05-2011 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1008/0040-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1008/0040-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE VAGA PARA O CARGO EFETIVO DE COZINEHEIRO  E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1009/0041-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1009/0041-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 403/2007, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FNHIS, E DA INSTITUIÇÃO DO CONSELHO GESTOR DO FNHIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1010/0042-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1010/0042-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A AUMENTAR O VALOR DA CONCESSÃO DE AUXÍLIO E SUBVENÇÃO Á IRMANDADE BENEFICIENTE SÃO JOSE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1011/0043-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1011/0043-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A AUMENTAR O VALOR DA CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1012/0044-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1012/0044-2011.doc</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/990/0001-2011.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/990/0001-2011.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA  CÂMARA MUNICIPAL DE FERNÃO</t>
   </si>
   <si>
     <t>200316</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200316/0001-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200316/0001-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONVOCADA 01 (UMA) SESSÃO EXTRAORDINÁRIA PARA O DIA 07 DE JANEIRO DE 2.011 ÀS 18:00 HORAS PARA DELIBERAÇÃO DO PROJETO DE LEI N.º 001/2011, 002/2011, 003/2011, 004/2011 E 005/2011 DE AUTORIA DO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200317</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200317/0002-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200317/0002-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 001/2011, 002/2011, 003/2011, 004/2011 E 005/2011 DE AUTORIA DO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200318</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200318/0003-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200318/0003-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 006/2011, 007/2011, 008/2011 DE AUTORIA DO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200319</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200319/0004-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200319/0004-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 009/2011, 010/2011, 011/2011 DE AUTORIA DA MESA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>200320</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200320/0005-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200320/0005-2011.doc</t>
   </si>
   <si>
     <t>200321</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200321/0006-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200321/0006-2011.doc</t>
   </si>
   <si>
     <t>Solicita do Prefeito informações sobre  para quando está prevista a conclusão das novas obras e projetos (Portal Entrada da Cidade, Unidades Habitacionais, Terminal Rodoviário entre outros) em andamento no município de Fernão.</t>
   </si>
   <si>
     <t>200322</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200322/0007-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200322/0007-2011.doc</t>
   </si>
   <si>
     <t>Solicita do Senhor Prefeito Municipal, informações relativo a ações de preservação da integridade fisica dos servidores municipais, no local de trabalho.</t>
   </si>
   <si>
     <t>200323</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200323/0008-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200323/0008-2011.doc</t>
   </si>
   <si>
     <t>Solicitando informações a Prefeitura Municipal, se pretende construir rotatória na Estrada Vicinal Fernão à Gália</t>
   </si>
   <si>
     <t>200324</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200324/0009-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200324/0009-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR N.º 017/2011 DE AUTORIA DO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200325</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200325/0010-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200325/0010-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 017/2011 QUE DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DERETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ESPECIAL ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200326</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200326/0011-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200326/0011-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 017/2011 QUE DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DERETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ESPECIAL ADICIONAL SUPLEMENTAR AOORÇAMENTO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200328</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200328/0013-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200328/0013-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 019/2011 QUE DISPÕE SOBRE A AUTORIZAÇÃO DE CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÂO PAULO, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200329</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200329/0014-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200329/0014-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 021/2011 QUE DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL A ASSINAR TERMOS DE CONVÊNIO E DE ADITAMENTOS COM O ESTADO DE SÃO PAULO, ATRAVES DA SECRETARIA DE ESTADO DOS NEGÓCIOS DA AGRICULTURA E ABASTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200330</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200330/0015-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200330/0015-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ESCLARECIMENTO PARA O SR. PREFEITO SOBRE OCORRÊNCIA FREQÜENTE DE DESVIO DE FUNÇÃO DE SERVIDORES DESTA PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>200331</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200331/0017-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200331/0017-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 023/2011 QUE DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA2011, ABERTURA DE CRÉDITOS ADCIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>200332</t>
   </si>
   <si>
     <t>200333</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200333/0019-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200333/0019-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 025/2011 DE AUTORIA DO SR. PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200334</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200334/0020-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200334/0020-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 026/2011 DE AUTORIA DO SR. PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200335</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200335/0021-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200335/0021-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">POSSIBILIDADE DO SENHOR PREFEITO CEDER MEIO DE TRANSPORTE PARA ESTUDANTES QUE ESTUDAM NO PERIODO DA MANHÃ </t>
   </si>
   <si>
     <t>200336</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200336/0022-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200336/0022-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DOS PROJETOS DE LEI N.º 028/2011 QUE DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ADCIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011 E PROJETO DE LEI N.º 027/2011 QUE DISPÕE SOBRE A ALTERAÇÃO DE ARTIGO DA LEI 416/2008, QUE INSTITUIU O VALE ALIMENTAÇÃO NO MUNICIPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200337</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200337/0023-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200337/0023-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR N.º 018/2011 que Dispõe sobre a nova redação do art. 110 da Lei Complementar n.º 16/2011, Estatuto, Plano de Carreira e Remuneração do Magistério Público Municipal de Fernão, e dá Outras Providências de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>200338</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200338/0024-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200338/0024-2011.doc</t>
   </si>
   <si>
     <t>oficie-se ao Exmo. Senhor Prefeito Municipal, acerca da possibilidade da equiparação do piso salarial de Técnico Agropecuário do Município de Fernão, conforme dispõe o art. 7º da Lei n.º 4.950-A, de 22 de abril de 1966, se encontra em pleno vigor.</t>
   </si>
   <si>
     <t>200339</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200339/0025-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200339/0025-2011.doc</t>
   </si>
   <si>
     <t xml:space="preserve">Solicitando do Exmo. Sr. Prefeito equiparação do piso salarial de profissionais diplomados em Engenharia, Química, Arquitetura, Agronomia e Veterinária, pois estão com seus proventos em desacordo com o piso salarial de sua categoria, uma vez que a Lei nº 4.950-A/66 assegura aos profissionais o direito ao Salário Mínimo Profissional. </t>
   </si>
   <si>
     <t>200340</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200340/0026-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200340/0026-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 029/2011 que Dispõe sobre a inclusão e alteração de metas e diretrizes ao PPA 2010/2013, LDO para 2011,abertura de crédito adicional especial suplementar ao orçamento 2011, e dá Outras Providências de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>200341</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200341/0027-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200341/0027-2011.doc</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei n. 30/2011.</t>
   </si>
   <si>
     <t>200342</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE SOLICITAÇÃO DE URGENCIA ESPECIAL </t>
   </si>
   <si>
     <t>200343</t>
   </si>
   <si>
     <t xml:space="preserve">DA POSSIBILIDADE DE DISPONIBILIZAR UM ENFERMEIRO PARA O POSTO DE SAÚDE DO MUNICIPIO DE FERNÃO NO PERIODO NOTURNO. </t>
   </si>
   <si>
     <t>200344</t>
   </si>
   <si>
     <t xml:space="preserve">DA POSSIBILIDADE DE ESTENDER O PAGAMENTO DO VALE ALIMENTAÇÃO PAGOS AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE NOSSO MUNICIPIO AOS MILITARES LOTADOS EM NOSSO MUNICIPIO. </t>
   </si>
   <si>
     <t>200345</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200345/0031-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200345/0031-2011.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 035/2011 QUE DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2010/2013, LDO PARA 2011, ABERTURA DE CRÉDITO ADCIONAL SUPLEMENTAR AO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>200346</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200346/0032-2011.doc</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200346/0032-2011.doc</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t xml:space="preserve">REF. OFICIO N.0042/2011ASSUNTO PROJETO DE LEI COMPLEMENTAR 16/2011VETO PARCIAL DA EMENDA N.001/2011 DA LEI COMPLEMENTAR N.16/2011 QUE DISPÕE SOBRE O ESTATUTO , PLANO DE CARREIRA  E REMUNERAÇÃO DO MAGISTÉRIO  PÚBLICO MUNICIPAL DE FERNÃO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI  COMPLEMENTAR Nº 20/2011</t>
   </si>
   <si>
     <t>1013</t>
   </si>
 </sst>
 </file>
 
@@ -1635,68 +1635,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900001/0001-2011.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900002/0002-2011.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900003/0003-2011.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900004/0004-2011.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900005/0005-2011.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900006/0006-2011.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900007/0007-2011.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900008/0008-2011.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900009/0009-2011.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900010/0010-2011.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900011/0011-2011.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900012/0012-2011.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900013/0013-2011.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900014/0014-2011.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900015/0015-2011.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900016/0016-2011.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900017/0017-2011.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900018/0018-2011.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900019/0019-2011.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900020/0020-2011.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900021/0021-2011.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900022/0022-2011.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900023/0023-2011.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900024/0024-2011.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900025/0025-2011.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900028/0026-2011.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900027/0027-2011.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900026/0028-2011.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900029/0029-2011.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900030/0030-2011.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900031/0031-2011.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900032/0032-2011.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900033/0033-2011.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900041/0041-2011.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101108/0001-2011.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101109/0002-2011.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101110/0003-2011.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101111/0004-2011.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101112/0005-2011.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101113/0006-2011.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101114/0007-2011.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/300001/0001-2011.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/942/0001-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/943/0002-2011.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/944/0003-2011.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/991/0004-2011.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/998/0005-2011.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/997/0019-2011.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1001/0020-2011.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/901458/projeto_de_lei_complementar_do_executivo_no_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/973/projeto_de_lei_complementar_do_executivo_no_18_de_2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/934/0001-2011.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/935/0002-2011.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/936/0003-2011.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/937/0004-2011.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/938/0005-2011.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/941/0006-2011.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/939/0007-2011.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/940/0008-2011.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/945/0009-2011.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/946/0010-2011.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/947/0011-2011.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/950/0012-2011.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/953/0013-2011.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/957/0014-2011.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/958/0015-2011.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/959/0016-2011.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/962/0017-2011.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/963/0018-2011.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/964/0019-2011.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/965/0020-2011.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/966/0021-2011.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/970/0022-2011.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/974/0024-2011.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/993/0030-2011.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/994/0031-2011.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/995/0032-2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/996/0033-2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/999/0034-2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1002/0035-2011.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1004/0036-2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1005/0037-2011.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1006/0038-2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1007/0039-2011.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1008/0040-2011.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1009/0041-2011.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1010/0042-2011.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1011/0043-2011.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1012/0044-2011.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/990/0001-2011.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200316/0001-2011.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200317/0002-2011.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200318/0003-2011.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200319/0004-2011.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200320/0005-2011.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200321/0006-2011.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200322/0007-2011.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200323/0008-2011.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200324/0009-2011.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200325/0010-2011.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200326/0011-2011.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200328/0013-2011.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200329/0014-2011.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200330/0015-2011.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200331/0017-2011.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200333/0019-2011.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200334/0020-2011.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200335/0021-2011.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200336/0022-2011.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200337/0023-2011.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200338/0024-2011.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200339/0025-2011.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200340/0026-2011.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200341/0027-2011.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200345/0031-2011.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200346/0032-2011.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900001/0001-2011.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900002/0002-2011.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900003/0003-2011.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900004/0004-2011.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900005/0005-2011.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900006/0006-2011.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900007/0007-2011.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900008/0008-2011.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900009/0009-2011.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900010/0010-2011.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900011/0011-2011.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900012/0012-2011.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900013/0013-2011.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900014/0014-2011.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900015/0015-2011.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900016/0016-2011.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900017/0017-2011.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900018/0018-2011.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900019/0019-2011.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900020/0020-2011.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900021/0021-2011.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900022/0022-2011.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900023/0023-2011.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900024/0024-2011.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900025/0025-2011.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900028/0026-2011.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900027/0027-2011.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900026/0028-2011.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900029/0029-2011.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900030/0030-2011.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900031/0031-2011.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900032/0032-2011.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900033/0033-2011.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/900041/0041-2011.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101108/0001-2011.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101109/0002-2011.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101110/0003-2011.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101111/0004-2011.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101112/0005-2011.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101113/0006-2011.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/101114/0007-2011.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/300001/0001-2011.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/942/0001-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/943/0002-2011.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/944/0003-2011.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/991/0004-2011.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/998/0005-2011.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/997/0019-2011.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1001/0020-2011.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/901458/projeto_de_lei_complementar_do_executivo_no_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/973/projeto_de_lei_complementar_do_executivo_no_18_de_2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/934/0001-2011.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/935/0002-2011.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/936/0003-2011.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/937/0004-2011.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/938/0005-2011.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/941/0006-2011.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/939/0007-2011.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/940/0008-2011.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/945/0009-2011.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/946/0010-2011.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/947/0011-2011.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/950/0012-2011.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/953/0013-2011.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/957/0014-2011.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/958/0015-2011.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/959/0016-2011.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/962/0017-2011.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/963/0018-2011.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/964/0019-2011.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/965/0020-2011.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/966/0021-2011.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/970/0022-2011.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/974/0024-2011.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/993/0030-2011.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/994/0031-2011.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/995/0032-2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/996/0033-2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/999/0034-2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1002/0035-2011.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1004/0036-2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1005/0037-2011.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1006/0038-2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1007/0039-2011.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1008/0040-2011.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1009/0041-2011.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1010/0042-2011.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1011/0043-2011.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/1012/0044-2011.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/990/0001-2011.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200316/0001-2011.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200317/0002-2011.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200318/0003-2011.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200319/0004-2011.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200320/0005-2011.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200321/0006-2011.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200322/0007-2011.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200323/0008-2011.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200324/0009-2011.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200325/0010-2011.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200326/0011-2011.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200328/0013-2011.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200329/0014-2011.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200330/0015-2011.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200331/0017-2011.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200333/0019-2011.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200334/0020-2011.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200335/0021-2011.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200336/0022-2011.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200337/0023-2011.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200338/0024-2011.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200339/0025-2011.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200340/0026-2011.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200341/0027-2011.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200345/0031-2011.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2011/200346/0032-2011.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>