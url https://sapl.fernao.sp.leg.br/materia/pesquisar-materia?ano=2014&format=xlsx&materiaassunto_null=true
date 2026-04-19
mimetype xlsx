--- v0 (2025-10-06)
+++ v1 (2026-04-19)
@@ -51,1554 +51,1554 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>900054</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUTOG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900054/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900054/0001-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0001-2014 que DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA PARA O EXERCÍCIO DOS SERVIDORES DO MUNICIPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900055</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900055/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900055/0002-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0002-2014 que AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EMPRESA PARA REALIZAR O TRANSPORTE DE TRABALHADORES PARA COMARCA DE BAURU, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900056</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900056/0003-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900056/0003-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0003-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 PARA AQUISIÇÃO DE UM CAMINHÃO BASCULANTE - ATRAVÉS DE CONVÊNIO FIRMADO COM SECRETARIA DE ECONOMIA E PLANEJAMENTO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>900057</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900057/0004-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900057/0004-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0004-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA CONSTRUÇÃO DE QUADRA ESCOLAR EM TERMO PAC 206637/2013 - FIRMADO COM O FNDE - FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>900058</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900058/0005-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900058/0005-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0005-2014 que DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900059</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900059/0006-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900059/0006-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0006-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA IMPLANTAÇÃO (CONSTRUÇÃO) DO CENTRO DE CONVIVÊNCIA DO IDOSO - PROCESSO SEADS N.º 2203/2012 - FIRMADO COM SECRETARIA DE DESENVOLVIMENTO SOCIAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>900060</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900060/0007-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900060/0007-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0007-2014 que DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PRODUTORES RURAIS DE FERNÃO - APRUFER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900061</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900061/0008-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900061/0008-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0008-2014 que DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900062</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900062/0009-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900062/0009-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0009-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA CONSTRUÇÃO DE CRECHE EM PROCESSO N. 4988/2013 - FIRMADO COM A SECRETARIA DE ESTADO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>900063</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900063/0010-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900063/0010-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0010-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA EXECUÇÃO DE DRENAGEM PLUVIAL PARA CONTROLE DE EROSÃO URBANA - CONTRATO FEHIDRO N.298/2013 - FIRMADO COM A SECRETARIA DE SANEAMENTO E RECURSOS HIDRICOS.</t>
   </si>
   <si>
     <t>900064</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900064/0011-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900064/0011-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0011-2014 que DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900065</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900065/0012-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900065/0012-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0012-2014 que DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS (MANUTENÇÃO DO HOSPITAL SÃO VICENTE DE GÁLIA).</t>
   </si>
   <si>
     <t>900066</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900066/0013-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900066/0013-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0013-2014 que DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO A ENTIDADE, IRMANDADE BENEFICENTE SÃO JOSÉ, OBJETIVANDO CONTRATAÇÃO DE MÉDICO PARA EXECUÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA EM FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900068</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900068/0014-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900068/0014-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0001-2014 que DISPÕE SOBRE O REAJUSTE DOS VENCIMENTO DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900069</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900069/0015-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900069/0015-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0002-2014 que DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, DE ACORDO COM O INCISO X, ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900070</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900070/0016-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900070/0016-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0003-2014 que DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO MUNICIPAL, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900071</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900071/0017-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900071/0017-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0015-2014 que AUTORIZA A ALIENAÇÃO DE IMÓVEIS QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
     <t>900067</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900067/0018-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900067/0018-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0014-2014 que DISPÕE SOBRE A ALTERAÇÃO DO § 1º DO ART. 1º DA LEI 721/2014, DE 25 DE FEVEREIRO DE 2014, QUE TRATA DA AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900072</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900072/0019-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900072/0019-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0016-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA AMPLIAÇÃO E REFORMA DA UNIDADE DE SAÚDE DA FAMÍLIA, RESOLUÇÃO SS-130 - SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>900074</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900074/0020-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900074/0020-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0018-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014, PARA AQUISIÇÃO DE UMA "VAN" ATRAVÉS DO CONVÊNIO FIRMADO COM A SECRETARIA DE SAÚDE DO ESTADO </t>
   </si>
   <si>
     <t>900073</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900073/0021-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900073/0021-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0017-2014 que DISPÕE SOBRE A ALTERAÇÃO DA FAIXA SALARIAL DO CARGO DE ADVOGADO CONSTANTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900075</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900075/0022-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900075/0022-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0019-2014 que DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, A EMPRESA NATALIA CAVALIERI ATTY-ME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900076</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900076/0023-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900076/0023-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0020-2014 que DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2017, LDO PARA 2014, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014.</t>
   </si>
   <si>
     <t>900077</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900077/0024-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900077/0024-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0021-2014 que DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI N.º 706/2013, QUE DECLARA ÁREA DE EXPANSÃO URBANA O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900078</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900078/0025-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900078/0025-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0022-2014 que AUTORIZA O PODER PÚBLICO MUNICIPAL DE FERNÃO, A RECEBER, POR DOAÇÃO, IMÓVEL DA FAZENDA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900080</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900080/0026-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900080/0026-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Complementar do Executivo Nº 0025-2014 que DISPÕE SOBRE A ALTERAÇÃO DO ANEXO IV DA LEI COMPLEMENTAR N.º 16/2011, QUE TRATA DO ESTATATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900079</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900079/0027-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900079/0027-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0023-2014 que DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, A JEAN CARLOS DA FONSECA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900081</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900081/0028-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900081/0028-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0024-2014 que AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900082</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900082/0029-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900082/0029-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0025-2014 que DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900083</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900083/0030-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900083/0030-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0026-2014 que DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900084</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900084/0031-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900084/0031-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0027-2014 que DISPÕE SOBRE A CRIAÇÃO DE SECRETARIAS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900085</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900085/0032-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900085/0032-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0028-2014 que ALTERA O ART. 3º DA LEI MUNICIPAL Nº 736 DE 22 DE ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900087</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900087/0033-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900087/0033-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0030-2014 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900088</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900088/0034-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900088/0034-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0031-2014 que DISPÕE SOBRE A BERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014, PARA AQUISIÇÃO DE UMA VAN - ATRAVÉS DE CONVÊNIO FIRMADO COM A SECRETARIA DE SAÚDE DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900090</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900090/0035-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900090/0035-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0004-2014 que FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900089</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900089/0036-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900089/0036-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0032-2014 que DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE GÁLIA, OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS DE MEDIDA PROTETIVA DE ABRIGO A CRIANÇA E ADOSLECENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900091</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900091/0037-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900091/0037-2014.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0035-2014 que DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL N.º 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900086</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0029-2014 que DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101157</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101157/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101157/0001-2014.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS A REALIZAÇÃO DE LAUDO PERICIAL NO AMBIENTE DE TRABALHO, COZINHA DA ESCOLA MUNICIPAL PARA VERIGUAR SE AS CONDIÇÕES DE TRABALHO DOS RESPECTIVOS SERVIDORES EM DETERMINADO LOCAL SÃO INSALUBRES OU NÃO.</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101158/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101158/0002-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS DETERMINAR AO DEPARTAMENTO COMPETENTE DA PREFEITURA PARA QUE SEJA SUBSTITUÍDA A BANDEIRA NACIONAL INSTALADA NO MASTRO FIXADO NA PRAÇA 500 ANOS, ASSIM COMO SE EFETUE AS REFORMAS DO PARQUE INFANTIL, SITUADO NESTA PRAÇA</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101159/0003-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101159/0003-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS ELABORAR PROJETO DE LEI QUE DISPÕE SOBRE A REGULAMENTAÇÃO PARA UTILIZAÇÃO DA PAVIMENTAÇÃO ASFALTICA DAS RUAS DA CIDADE DE FERNÃO</t>
   </si>
   <si>
     <t>101160</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101160/0004-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101160/0004-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS ELABORAR PROJETO DE LEI REVOGANDO A LEI MUNICIPAL N.º  716/2014 DE 07 DE FEVEREIRO DE 2014 DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PRODUTORES RURAIS DE FERNÃO APRUFER E DÁ OUTRAS PROVIDÊNCIAS, UMA VEZ QUE O TCE/SP JULGOU IRREGULAR O REPASSE NOS AUTOS TC 1134/004/10, REFERENTE AO EXERCÍCIO DE 2009, POR ENTENDER QUE A ENTIDADE É PRIVADA. </t>
   </si>
   <si>
     <t>101161</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101161/0005-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101161/0005-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DE UMA PLACA DE INFORMAÇÃO NO CRUZAMENTO DA RUA ANTONIO CABETE COM A RUA JOÃO ALVES MIRA.</t>
   </si>
   <si>
     <t>101162</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101162/0006-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101162/0006-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS ATRAVÉS DO ORGÃO COMPETENTE DESTA MUNICIPALIDADE DA POSSIBILIDADE DE BENEFICIAR OS FUNCIONÁRIOS MUNICIPAIS COM UMA GRATIFICAÇÃO DE R$ 50,00, DAQUELES QUE DURANTE O MÊS NÃO ESTIVER APRESENTANDO NENHUM ATESTADO MÉDICO. </t>
   </si>
   <si>
     <t>101163</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101163/0007-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101163/0007-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DO APARELHO DE UMIDADE DE GRÃOS, QUE FICA NA CASA DA AGRICULTURA PASSE A FICAR JUNTO A GUARITA DE GUARDA DA PREFEITURA.</t>
   </si>
   <si>
     <t>101164</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101164/0008-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101164/0008-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS A POSSIBILIDADE DE INSTALAÇÃO DE UMA COBERTURA ENTRE OS SETORES DA ÁREA DA SAÚDE E DA FISIOTERAPIA A FIM DE QUE OS MUNICIPES QUE FOREM UTILIZAR DO ATENDIMENTO DESTAS ÁREAS DA SAÚDE. </t>
   </si>
   <si>
     <t>101165</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101165/0009-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101165/0009-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS REALIZAR REPAROS NA INFRAESTRUTURA DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101166/0010-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101166/0010-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS AVERBAÇÃO DE TEMPO DE SERVIÇO PRESTADOS PARA EFEITO DE SEXTA PARTE.</t>
   </si>
   <si>
     <t>101167</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101167/0011-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101167/0011-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS SOBRE A CRIAÇÃO DE PREMIAÇÃO AO "ALUNO NOTA DEZ" PARA ESTUDANTE DO ENSINO FUNDAMENTAL E MÉDIO NAS REDES DE ENSINO DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101168/0012-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101168/0012-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS VIABILIZAR ESFORÇOS NO SENTIDO DE PROCEDER AQUISIÇÃO DE UMA CADEIRA DE RODAS MOTORIZADA, A FIM DE QUE SEJA DOADA A MUNICIPE DENISE HONÓRIO QUE TEM PROBLEMAS DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101169/0013-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101169/0013-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL A IMPLANTAÇÃO DE VALE-ALIMENTAÇÃO AOS PACIENTES DA UNIDADE DE SAÚDE DA FAMÍLIA QUE SERÃO ATENDIDOS FORA DO MUNICIPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>101170</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101170/0014-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101170/0014-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL  ALTEMAR CANELADA CAMPOS A NECESSIDADE DE DETERMINAR À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA COBERTURA NA PRAÇA DA BIBLIA LOCALIZADA NO NÚCLEO JOÃO PEDRO LEARDINI EXISTENTE EM NOSSO MUNICÍPIO DESDE 29/12/2008(LEI N.º 459/2008).</t>
   </si>
   <si>
     <t>101171</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101171/0015-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101171/0015-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DE VIABILIZAR ESFORÇOS NO SENTIDO DA AQUISIÇÃO DE UMA "PLANTADEIRA DE MANDIOCA" PARA ATENDER AS NECESSIDADES DOS PEQUENOS PRODUTORES DE NOSSO MUNICÍPIO, UMA VEZ QUE ATENDERA OS MUNÍCIPES DENOMINADOS DE PEQUENOS PRODUTORES, INCENTIVANDO AINDA MAIS A REFERIDA PLANTAÇÃO. </t>
   </si>
   <si>
     <t>101172</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101172/0016-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101172/0016-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS, OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, DA POSSIBILIDADE DE EFETUAR A EXECUÇÃO DE OBRA E SERVIÇOS NO SENTIDO DE EDIFICAR JUNTO A RODOVIA VICINAL CAIC QUE LIGA FERNÃO À GÁLIA (BAIRRO CAIC), NO SENTIDO FERNÃO/GÁLIA PRÓXIMO A CASA DO SENHOR BELUCCI, UMA LOMBADA MAIS OU MENOS UNS 50(CINQÜENTA) METROS ANTES DA MORADIA DO SR. BELUCCI, PARA PREVENÇÃO DE ACIDENTES E ATROPELAMENTO DE ANIMAIS DOMÉSTICOS, POR SER UM BAIRRO RESIDENCIAL.</t>
   </si>
   <si>
     <t>101173</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101173/0017-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101173/0017-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS, DIGNE-SE DETERMINAR A SECRETARIA COMPETENTE EM CRIAR E DIVULGAR ASPECTOS DA POLÍTICA MUNICIPAL DE EDUCAÇÃO NO TRÂNSITO, ESPECIALMENTE POR MEIO DE AULAS TEÓRICAS, TÉCNICAS E DE PRÁTICAS SIMULADAS NAS ESCOLAS INTEGRANTES DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>101174</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101174/0018-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101174/0018-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS, DIGNE-SE VIABILIZAR ESFORÇOS NO SENTIDO DE PROVIDENCIAR A AQUISIÇÃO DE UMA REDE DE PROTEÇÃO ATRAVÉS DO SETOR COMPETENTE DA ADMINISTRAÇÃO, PARA O CAMPO DE FUTEBOL SOCIETY MUNICIPAL.</t>
   </si>
   <si>
     <t>101175</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101175/0019-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101175/0019-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS, DIGNE-SE DETERMINAR AO SETOR COMPETENTE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA ANTONIO CABETTE, ENFRENTE AO POSTO DO BARALDI, UMA VEZ QUE ALGUNS MOTORISTAS QUE POR ALI CIRCULAM COM SEUS VEÍCULOS DESENVOLVEM ALTAS VELOCIDADES COLOCANDO EM RISCO A VIDA DE PEDESTRES E PRINCIPALMENTE CRIANÇAS QUE POR ALI CIRCULAM.</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101176/0020-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101176/0020-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS QUE SEJA FEITA UMA ATUALIZAÇÃO NO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, COMPARANDO-O COM OUTROS MAIS ATUALIZADOS DE NOSSA REGIÃO, ASSIM COMO TAMBÉM A INSERÇÃO DE BENEFÍCIOS COMO LICENÇA PRÊMIO, ADICIONAL DE QUALIFICAÇÃO, ENTRE OUTROS. VISANDO VALORIZAR O QUADRO DE FUNCIONALISMO MUNICIPAL.</t>
   </si>
   <si>
     <t>101177</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101177/0021-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101177/0021-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS O AUMENTO DO VALE-ALIMENTAÇÃO, DE R$ 270,00 (DUZENTOS E SETENTA REAIS) PARA R$ 300,00 (TREZENTOS REAIS), TENDO EM VISTA QUE A INFLAÇÃO DOS ÚLTIMOS 12 MESES, COM BASE NO ÍNDICE OFICIAL INPC (ÍNDICE NACIONAL DE PREÇO AO CONSUMIDOR), FICOU ACUMULADA EM 6,5%.</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101178/0022-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101178/0022-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE TRANSFERÊNCIA DE UM DOS CAMINHÕES BASCULANTE DO SETOR DE OBRAS PARA O SETOR DA AGRICULTURA, UMA VEZ QUE UM CAMINHÃO BASCULANTE NO SETOR DA AGRICULTURA IRÁ SEM DUVIDAS FACILITAR MUITO O TRANSPORTE DE INSUMOS AGROPECUÁRIOS, ADUBOS ORGÂNICOS PRINCIPALMENTE OUTROS DERIVADOS E PRODUTOS, ATENDENDO OS PRODUTORES RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101179/0023-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101179/0023-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DE INSTALAÇÃO DE 02(DOIS) PONTOS DE ÔNIBUS COM COBERTURA, NA RUA ANTONIO CABETTI, SENDO UM COM ESQUINA COM A RUA SEBASTIÃO ANDRÉ DA FONSECA, E O OUTRO COM ESQUINA COM A RUA CEL. EDUARDO DE SOUZA PORTO.</t>
   </si>
   <si>
     <t>101180</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101180/0024-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101180/0024-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DE CONSTRUÇÃO DE UMA CICLOVIA, NA VIA DE ACESSO À SP-294, DENOMINADA RODOVIA VICINAL BENEDITO MARTINS, NO TRECHO INICIAL (SAÍDA DO MUNICÍPIO) ATÉ A EXTENSÃO DO KM. 3 (TRÊS QUILÔMETROS), E SE POSSÍVEL COM ILUMINAÇÃO, LOCAL QUE ESTÁ RECEBENDO GRANDE FLUXO DE PEDESTRES E CICLISTAS, PRATICANTES DE ATIVIDADES ESPORTIVAS, QUE PARA LÁ SE DIRIGEM ENCONTRANDO CONDIÇÕES PRECÁRIAS DO ACOSTAMENTO, POR ONDE TRANSITAM. INDICO TAMBÉM QUE SEJAM PLANTADAS ÁRVORES NATIVAS E FRUTÍFERAS NO MESMO TRAJETO DA CICLOVIA.</t>
   </si>
   <si>
     <t>101181</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101181/0025-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101181/0025-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DE PROCEDER A COMPRA DE UM TRATOR CORTADOR DE GRAMA 19,5 HP - 42" CONFORME MODELO EM ANEXO.</t>
   </si>
   <si>
     <t>101182</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101182/0026-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101182/0026-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADE DE INSTALAÇÃO DE FAIXA DE PEDESTRE NA RUA JOSÉ BONIFÁCIO, EM FRENTE À ESCOLA MARIA DO CARMO DA SILVA JULIÃO, PARA SEGURANÇA DOS ALUNOS.</t>
   </si>
   <si>
     <t>101183</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101183/0027-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101183/0027-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADEDE VIABILIZAR ESFORÇOS NO SENTIDO DA AQUISIÇÃO DE UMA "COLHEITADEIRA DE MILHO", PODENDO ATÉ SER COLHEITADEIRA DE UMA LINHA PARA ATENDER AS NECESSIDADES DOS PEQUENOS PRODUTORES DE NOSSO MUNICÍPIO, UMA VEZ QUE ATENDERA OS MUNÍCIPES DENOMINADOS DE PEQUENOS PRODUTORES, INCENTIVANDO AINDA MAIS A REFERIDA PLANTAÇÃO DE MILHO. TAL AQUISIÇÃO SE JUSTIFICA, PELA ESCASSEZ DE MÃO DE OBRA, E PELO SISTEMA ANTIGO DE COLHER O MILHO, E DEPOIS COLHER, QUEBRAR, CATAR, ETC., DIMINUIU SOBREMANEIRA O PLANTIO DE MILHO EM NOSSO MUNICÍPIO, TORNANDO-SE QUASE IMPOSSÍVEL PLANTAR O MILHO.  </t>
   </si>
   <si>
     <t>101184</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101184/0028-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101184/0028-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS DA POSSIBILIDADEDE VIABILIZAR ESFORÇOS NO SENTIDO DE PROVIDENCIAR A AQUISIÇÃO DE UMA AMBULANCIA PARA O DEPARTAMENTO DE SAÚDE DO MUNICÍPIO DE FERNÃO, VISTO QUE A AQUISIÇÃO DA REFERIDA AMBULÂNCIA IRÁ AUMENTAR A CAPACIDADE DE ATENDIMENTO DA NOSSA POPULAÇÃO MELHORANDO AINDA MAIS OS GRANDES SERVIÇOS DE SAÚDE PRESTADOS AOS NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>101185</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101185/0029-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101185/0029-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, ATRAVÉS DO ÓRGÃO COMPETENTE DESTA MUNICIPALIDADE, PARA QUE SEJA FEITA LIMPEZA DOS BANCOS DE CONCRETOS DAS PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>101186</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101186/0030-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101186/0030-2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, ATRAVÉS DO ÓRGÃO COMPETENTE DESTA MUNICIPALIDADE, DA POSSIBILIDADE DE PROCEDER A CONSTRUÇÃO E PADRONIZAÇÃO DE CALÇADAS ECOLÓGICAS RESIDENCIAIS COM MÃO-DE-OBRA CEDIDA PELA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>300019</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300019/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300019/0001-2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ HILÁRIO CAPELLI.</t>
   </si>
   <si>
     <t>300020</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300020/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300020/0002-2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA PAULA MENEZES MOREIRA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO 2012 - PROCESSO TC 002092/126/12 E RESPECTIVO PARECER PRÉVIO. </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1137/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1137/0001-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTO DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1138/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1138/0002-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, DE ACORDO COM O INCISO X, ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1139/0003-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1139/0003-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO MUNICIPAL, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/0004-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/0004-2014.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS Á PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO IV DA LEI COMPLEMENTAR 16/2011 QUE TRATA DO ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/projeto_de_lei_complementar_do_executivo_no_25_de_2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/projeto_de_lei_complementar_do_executivo_no_25_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO IV DA LEI COMPLEMENTAR N.º 16/2011, QUE TRATA DO ESTATATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_complementar_do_executivo_no_26_de_2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_complementar_do_executivo_no_26_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N.º 16/2011 QUE TRATA DO ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_complementar_do_executivo_no_27_de_2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_complementar_do_executivo_no_27_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO NA ESTRUTURA ADMINISTRATIVA MUNICIPAL - QUADRO DO MAGISTÉRIO DOS CARGOS EFETIVOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1123/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1123/0001-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA PARA O EXERCÍCIO DOS SERVIDORES DO MUNICIPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1124/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1124/0002-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EMPRESA PARA REALIZAR O TRANSPORTE DE TRABALHADORES PARA COMARCA DE BAURU, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1125/0003-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1125/0003-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 PARA AQUISIÇÃO DE UM CAMINHÃO BASCULANTE - ATRAVÉS DE CONVÊNIO FIRMADO COM SECRETARIA DE ECONOMIA E PLANEJAMENTO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1126/0004-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1126/0004-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA CONSTRUÇÃO DE QUADRA ESCOLAR EM TERMO PAC 206637/2013 - FIRMADO COM O FNDE - FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1127/0005-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1127/0005-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1128/0006-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1128/0006-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA IMPLANTAÇÃO (CONSTRUÇÃO) DO CENTRO DE CONVIVÊNCIA DO IDOSO - PROCESSO SEADS N.º 2203/2012 - FIRMADO COM SECRETARIA DE DESENVOLVIMENTO SOCIAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1129/0007-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1129/0007-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PRODUTORES RURAIS DE FERNÃO - APRUFER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1130/0008-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1130/0008-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO CULTURAL E RECREATIVA DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1134/0009-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1134/0009-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA CONSTRUÇÃO DE CRECHE EM PROCESSO N. 4988/2013 - FIRMADO COM A SECRETARIA DE ESTADO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1135/0010-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1135/0010-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA EXECUÇÃO DE DRENAGEM PLUVIAL PARA CONTROLE DE EROSÃO URBANA - CONTRATO FEHIDRO N.298/2013 - FIRMADO COM A SECRETARIA DE SANEAMENTO E RECURSOS HIDRICOS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1136/0011-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1136/0011-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1140/0012-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1140/0012-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS (MANUTENÇÃO DO HOSPITAL SÃO VICENTE DE GÁLIA).</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/0013-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/0013-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO A ENTIDADE, IRMANDADE BENEFICENTE SÃO JOSÉ, OBJETIVANDO CONTRATAÇÃO DE MÉDICO PARA EXECUÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA EM FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/0014-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/0014-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 1º DO ART. 1º DA LEI 721/2014, DE 25 DE FEVEREIRO DE 2014, QUE TRATA DA AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/0015-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/0015-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEIS QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/0016-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/0016-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA AMPLIAÇÃO E REFORMA DA UNIDADE DE SAÚDE DA FAMÍLIA, RESOLUÇÃO SS-130 - SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/0017-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/0017-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA FAIXA SALARIAL DO CARGO DE ADVOGADO CONSTANTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/0018-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/0018-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014, PARA AQUISIÇÃO DE UMA "VAN" ATRAVÉS DO CONVÊNIO FIRMADO COM A SECRETARIA DE SAÚDE DO ESTADO </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/0019-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/0019-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, A EMPRESA NATALIA CAVALIERI ATTY-ME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/0020-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/0020-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2017, LDO PARA 2014, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/0021-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/0021-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI N.º 706/2013, QUE DECLARA ÁREA DE EXPANSÃO URBANA O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/0022-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/0022-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL DE FERNÃO, A RECEBER, POR DOAÇÃO, IMÓVEL DA FAZENDA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/0023-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/0023-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, A JEAN CARLOS DA FONSECA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/0024-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/0024-2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/0025-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/0025-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/0026-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/0026-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/0027-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/0027-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SECRETARIAS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/0028-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/0028-2014.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI MUNICIPAL Nº 736 DE 22 DE ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/0029-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/0029-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/0030-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/0030-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/0031-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/0031-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014, PARA AQUISIÇÃO DE UMA VAN - ATRAVÉS DE CONVÊNIO FIRMADO COM A SECRETARIA DE SAÚDE DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/0032-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/0032-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O MUNICÍPIO DE GÁLIA, OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS DE MEDIDA PROTETIVA DE ABRIGO A CRIANÇA E ADOSLECENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/0033-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/0033-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 PARA EVOLUÇÃO TECNOLÓGICA A INTEGRAÇÃO DOS SERVIÇOS DE ASSISTÊNCIA TÉCNICA, EXTENSÃO RURAL, ORIENTAÇÃO AOS AGRONEGÓCIOS E DEMAIS AÇÕES VOLTADAS AO DESENVOLVIMENTO DA AGROPECUÁRIA - ATRÁVES DE CONVÊNIO FIRMADO COM SECRETARIA DE AGRICULTURA E ABASTECIMENTO DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/0034-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/0034-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL EFETUAR DOAÇÃO AO FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE FERNÃO DE PRODUTOS RECICLÁVEIS OBJETO DE COLETA SELETIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/0035-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/0035-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL N.º 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/0037-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/0037-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2014, PARA INFRA-ESTRUTURA - PAVIMENTAÇÃO NO DISTRITO INDUSTRIAL - ATRAVÉS DE CONVÊNIO FIRMADO COM A SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/0038-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/0038-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA IMPLANTAÇÃO DO CENTRO DE TRIAGEM DE RESIDUOS SÓLIDOS, ATRÁVES SECRETARIA ESTADUAL DE MEIO AMBIENTE - FECOP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/0039-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/0039-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA RECAPEAMENTO ASFÁLTICO EM VIAS URBANAS DO MUNICÍPIO  ATRAVÉS DE CONVÊNIO FIRMADO COM SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/0040-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/0040-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA INFRA ESTRUTURA - PAVIMENTAÇÃO NO DISTRITO INDUSTRIAL - ATRAVÉS DE CONVÊNIO FIRMADO COM SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/0041-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/0041-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA RECAPEAMENTO ASFÁLTICO EM VIAS URBANAS DO MUNICÍPIO  ATRAVÉS DE CONVÊNIO FIRMADO COM SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO - CONVÊNIO Nº 922/2014.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/0042-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/0042-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/0043-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/0043-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 572/2010, DE 02 DE DEZEMBRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA IMPLANTAÇÃO DO CENTRO DE REFERENCIA DA ASSISTENCIA SOCIAL - CRAS - PROCESSO N. 036/14 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, PARA O DESENVOLVIMENTO DO PROGRAMA DE COMBATE A EXTREMA POBREZA DO ESTADO DE SÃO PAULO - SÃO PAULO SOLIDÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/0046-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/0046-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/0047-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/0047-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2017, LDO PARA 2014, ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FERNÃO PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE FERNÃO A INSTITUIR O PROGRAMA POR SERVIÇOS AMBIENTAIS E A ESTABELECER  CONVÊNIOS COM O ESTADO PARA EXECUÇÃO DE PROJETOS DE PAGAMENTOS POR SERVIÇOS AMBIENTAIS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/0050-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/0050-2014.pdf</t>
   </si>
   <si>
     <t>DECLARA ÁREA DE EXPANSÃO URBANA O IMÓVEL QUE ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS. (SÍTIO PAU D`ALHO)</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/0051-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/0051-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/0052-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/0052-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 15 DA LEI MUNICIPAL N.º 59/98, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/0053-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/0053-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014, EM ADEQUAÇÃO AO CONVÊNIO DE IMPLANTAÇÃO DO CENTRO DE TRIAGEM DE RESIDUOS SÓLIDOS, ATRA´VES DA SECRETARIA DE MEIO AMBIENTE - FECP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/0054-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/0054-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/0055-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/0055-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 AQUISIÇÃO DE EQUIPAMENTO - TERMO DE COMPROMISSO PAR N.º 201404205/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/0056-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/0056-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 PARA AQUISIÇÃO DE EQUIPAMENTO - TERMO DE COMPROMISSO PAR N.º 201301735/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/0057-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/0057-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2014 PARA AQUISIÇÃO DE EQUIPAMENTO - TERMO DE COMPROMISSO PAR N.º 201401387/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/0058-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/0058-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/0059-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/0059-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO DE ILUMINAÇÃO PUBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/0001-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VEÍCULO OFICIAL DO PODER LEGISLATIVO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/0002-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DA GRATIFICAÇÃO DE NATAL AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/0003-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/0003-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PAGAMENTO DE HORAS EXTRAORDINÁRIAS, CRIAÇÃO E REGULAMENTAÇÃO DO BANCO DE HORAS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200364</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200364/0001-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200364/0001-2014.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. PREFEITO MUNICIPAL PARA ATRAVÉS DO SETOR COMPETENTE DESTE MUNICIPAILIDADE, INFORME SOBRE A LEGALIDADE DOS DESCONTOS DE CONTRIBUIÇÃO SINDICAL. DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E OS BENEFÍCIOS QUE O MESMO TRAZ AOS SEUS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>200365</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200365/0002-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200365/0002-2014.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR.PREFEITO MUNICIPAL INFORMAÇÕES DO CONCURSO PÚBLICO REALIZADO PELA EMPRESA REAL CONCURSOS CONSULTÓRIA E SERVIÇOS TÉCNICOS.</t>
   </si>
   <si>
     <t>200367</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200367/0003-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200367/0003-2014.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SR.PREFEITO MUNICIPAL INFORME PORQUE RAZÃO OS VEÍCULOS DA SECRETÁRIA DA EDUCAÇÃO DO MUNICÍPIO DE FERNÃO ESTÃO SENDO ABLUÍDOS FORA DE NOSSO MUNICÍPIO, OU SEJA NO MUNICÍPIO DE GÁLIA, SENDO QUE NÓS TEMOS POSTOS E LAVADORES DE AUTOS EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>200368</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200368/0020-2014.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200368/0020-2014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE SOLICITAÇÃO DE URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º N.º 050/2014 DE 20 DE OUTUBRO DE 2014 QUE DECLARA ÁREA DE EXPANSÃO URBANA O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1905,68 +1905,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900054/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900055/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900056/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900057/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900058/0005-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900059/0006-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900060/0007-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900061/0008-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900062/0009-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900063/0010-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900064/0011-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900065/0012-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900066/0013-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900068/0014-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900069/0015-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900070/0016-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900071/0017-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900067/0018-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900072/0019-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900074/0020-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900073/0021-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900075/0022-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900076/0023-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900077/0024-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900078/0025-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900080/0026-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900079/0027-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900081/0028-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900082/0029-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900083/0030-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900084/0031-2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900085/0032-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900087/0033-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900088/0034-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900090/0035-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900089/0036-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900091/0037-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101157/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101158/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101159/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101160/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101161/0005-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101162/0006-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101163/0007-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101164/0008-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101165/0009-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101166/0010-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101167/0011-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101168/0012-2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101169/0013-2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101170/0014-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101171/0015-2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101172/0016-2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101173/0017-2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101174/0018-2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101175/0019-2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101176/0020-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101177/0021-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101178/0022-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101179/0023-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101180/0024-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101181/0025-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101182/0026-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101183/0027-2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101184/0028-2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101185/0029-2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101186/0030-2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300019/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300020/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1137/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1138/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1139/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/projeto_de_lei_complementar_do_executivo_no_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_complementar_do_executivo_no_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_complementar_do_executivo_no_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1123/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1124/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1125/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1126/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1127/0005-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1128/0006-2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1129/0007-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1130/0008-2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1134/0009-2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1135/0010-2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1136/0011-2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1140/0012-2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/0013-2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/0014-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/0015-2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/0016-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/0017-2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/0018-2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/0019-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/0020-2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/0021-2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/0022-2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/0023-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/0024-2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/0025-2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/0026-2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/0027-2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/0028-2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/0029-2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/0030-2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/0031-2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/0032-2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/0033-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/0034-2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/0035-2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/0037-2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/0038-2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/0039-2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/0040-2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/0041-2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/0042-2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/0043-2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/0046-2014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/0047-2014.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/0050-2014.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/0051-2014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/0052-2014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/0053-2014.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/0054-2014.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/0055-2014.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/0056-2014.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/0057-2014.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/0058-2014.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/0059-2014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200364/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200365/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200367/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200368/0020-2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900054/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900055/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900056/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900057/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900058/0005-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900059/0006-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900060/0007-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900061/0008-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900062/0009-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900063/0010-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900064/0011-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900065/0012-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900066/0013-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900068/0014-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900069/0015-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900070/0016-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900071/0017-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900067/0018-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900072/0019-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900074/0020-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900073/0021-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900075/0022-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900076/0023-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900077/0024-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900078/0025-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900080/0026-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900079/0027-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900081/0028-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900082/0029-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900083/0030-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900084/0031-2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900085/0032-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900087/0033-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900088/0034-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900090/0035-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900089/0036-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/900091/0037-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101157/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101158/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101159/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101160/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101161/0005-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101162/0006-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101163/0007-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101164/0008-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101165/0009-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101166/0010-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101167/0011-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101168/0012-2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101169/0013-2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101170/0014-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101171/0015-2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101172/0016-2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101173/0017-2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101174/0018-2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101175/0019-2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101176/0020-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101177/0021-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101178/0022-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101179/0023-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101180/0024-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101181/0025-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101182/0026-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101183/0027-2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101184/0028-2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101185/0029-2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/101186/0030-2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300019/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/300020/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1137/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1138/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1139/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/projeto_de_lei_complementar_do_executivo_no_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_complementar_do_executivo_no_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_complementar_do_executivo_no_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1123/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1124/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1125/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1126/0004-2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1127/0005-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1128/0006-2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1129/0007-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1130/0008-2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1134/0009-2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1135/0010-2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1136/0011-2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1140/0012-2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/0013-2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/0014-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/0015-2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/0016-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/0017-2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/0018-2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/0019-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/0020-2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/0021-2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/0022-2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/0023-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/0024-2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/0025-2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/0026-2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/0027-2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/0028-2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/0029-2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/0030-2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/0031-2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/0032-2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/0033-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/0034-2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/0035-2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/0037-2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/0038-2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/0039-2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/0040-2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/0041-2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/0042-2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/0043-2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/0046-2014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/0047-2014.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/0050-2014.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/0051-2014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/0052-2014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/0053-2014.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/0054-2014.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/0055-2014.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/0056-2014.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/0057-2014.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/0058-2014.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/0059-2014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200364/0001-2014.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200365/0002-2014.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200367/0003-2014.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2014/200368/0020-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>