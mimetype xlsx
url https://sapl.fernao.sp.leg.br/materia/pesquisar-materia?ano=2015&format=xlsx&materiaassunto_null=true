--- v0 (2026-02-21)
+++ v1 (2026-04-17)
@@ -51,897 +51,897 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>900108</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>AUTOG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900108/0000--201.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900108/0000--201.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0004-2015 que INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE PARCELAMENTO ESPECIAL DE DÉBITOS - PPED E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900104</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900104/0001-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900104/0001-2015.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0001-2015 que DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2014, LDO PARS 2015, ABERTURA DE C´REDITO ESPECIAL AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900105/0002-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900105/0002-2015.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0002-2015 que DISPÕE SOBRE A CRIAÇÃO NA ESTRUTURA ADMINISTRATIVA MUNICIPAL - QUADRO DO MAGISTÉRIO DO CARGO EFETIVO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900106</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900106/0003-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900106/0003-2015.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0003-2015 que DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900109</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900109/0004-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900109/0004-2015.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0001-2015 que DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900107</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900107/0032-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900107/0032-2015.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0029-2015 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101187</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101187/0001-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101187/0001-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, ATRAVÉS DO DEPARTAMENTO COMPETENTE VIABILIZE A UTILIZAÇÃO DO PRÉDIO DA RODOVIÁRIA MUNICIPAL UMA VEZ QUE A REFERIDA OBRA JÁ SE ENCONTRA CONCLUÍDA, E EM PERFEITA CONDIÇÃO DE USO. </t>
   </si>
   <si>
     <t>101188</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101188/0002-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101188/0002-2015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, QUE DEIXE DE INCIDIR CONTRIBUIÇÃO PREVIDENCIÁRIA (FUMAP) SOBRE O ADICIONAL CONSTITUCIONAL DE 1/3, POIS ESTA TEM NATUREZA INDENIZATÓRIA, E, ASSIM, NÃO DEVEM COMPOR A BASE DE CÁLCULO DA CONTRIBUIÇÃO PREVIDENCIÁRIA.</t>
   </si>
   <si>
     <t>101189</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101189/0003-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101189/0003-2015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, DA POSSIBILIDADE DE VIABILIZAR ESFORÇOS JUNTO AO DEPARTAMENTO DE OBRAS, NO SENTIDO DE PROCEDER A INSTALAÇÃO DE UMA PLACA DE SINALIZAÇÃO "PARE", ENTRE A RUA ANTONIO MARIA AGOSTINHO SIMÕES COM A RUA 7 DE SETEMBRO, PARA QUE EVITE ACIDENTES ENTRE AS DUAS RUAS.</t>
   </si>
   <si>
     <t>101190</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101190/0004-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101190/0004-2015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, PARA QUE ADOTE AS MEDIDAS NECESSÁRIAS JUNTO AO DEPTO. DE OBRAS NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA PONTE DE MADEIRA EM CARÁTER PROVISÓRIO ATÉ QUE SE EFETIVA A CONSTRUÇÃO DEFINITIVA, JUNTO AO BAIRRO PORTO(AFLUENTE QUE LIGA FERNÃO/SP-294), QUE FICA LOCALIZADO DENTRO DO SITIO QUE ERA DO SENHOR NELSON RINO QUE DÁ ACESSO A RODOVIA PRÓXIMA A "CURVA DA MANTEIGA".</t>
   </si>
   <si>
     <t>101191</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101191/0005-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101191/0005-2015.pdf</t>
   </si>
   <si>
     <t>INDICO SR. ALTEMAR CANELADA CAMPOS, DIGNÍSSIMO PREFEITO MUNICIPAL, PARA QUE ELABORE PROJETO DE LEI  QUE ESTABELEÇA NORMAS PARA CELEBRAÇÃO DE CONVÊNIOS ENTRE A PREFEITURA E OS GOVERNOS FEDERAL E ESTADUAL, SENDO QUE TAIS CONVÊNIOS PARA LIBERAÇÃO DE VERBAS DESTINADAS À CASTRAÇÃO DE ANIMAIS. SEGUNDO O VEREADOR, PESQUISAS INDICAM QUE, SE NADA FOR FEITO, A POPULAÇÃO DE CÃES E GATOS PODE SER MAIOR QUE DE HUMANOS ATÉ 2030.</t>
   </si>
   <si>
     <t>101192</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101192/0006-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101192/0006-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS, POSSA SER REALIZADA A REFORMA DOS GOLS DA QUADRA COBERTA DA ESCOLA ESTADUAL UMA VEZ QUE ESTÃO SOLTOS, BALANÇANDO E COM PERIGO DE CAIR, COLOCANDO EM RISCO A INTEGRIDADE FÍSICA DOS QUE FAZEM O USO DESTE LOCAL. </t>
   </si>
   <si>
     <t>101193</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101193/0007-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101193/0007-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO.SR.PREFEITO MUNICIPAL DE FERNÃO, ALTEMAR CANELADA CAMPOS. OBEDECIDAS AS DISPOSIÇÕES REGIMENTAIS,  UM MELHOR ENQUADRAMENTO DOS SERVIDORES READAPTADOS PARA OUTROS SETORES, QUE GEREM DIREITOS TRABALHISTAS TAIS COMO ISALUBRIDADE E PERICULOSIDADE CONFORME ESTATUTO DOS SERVIDORES. </t>
   </si>
   <si>
     <t>300021</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/300021/0001-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/300021/0001-2015.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR OSVALDO FERNANDES, OCORRIDO NO DIA 16 DE OUTUBRO DE 2015, COM 93(NOVENTA E TRÊS) ANOS DE IDADE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO NA ESTRUTURA ADMINISTRATIVA MUNICIPAL - QUADRO DO MAGISTÉRIO DO CARGO EFETIVO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1205/0001-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1205/0001-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1206/0002-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1206/0002-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1207/0003-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1207/0003-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO MUNICIPAL DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1236/0004-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1236/0004-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BEM MÓVEL À PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1237/0005-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1237/0005-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DA LEI 548 DE 11 DE MAIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1245/0006-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1245/0006-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DA LEI 548/2010 DE 11 DE MAIO DE 2010, QUE AUTORIZA O PODER LEGISLATIVO A CONTRATAR SERVIÇOS DE ASSISTÊNCIA MÉDICA, AMBULATORIAL E HOSPITALAR PARA OS SERVIDORES PÚBLICOS EFETIVOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1246/0007-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1246/0007-2015.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1214/projeto_de_lei_complementar_do_executivo_no_28_de_2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1214/projeto_de_lei_complementar_do_executivo_no_28_de_2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI A NOTA FISCAL ELETRÔNICA DE PRESTAÇÃO DE SERVIÇOS E ALTERA O CAPÍTULO III DA LEI COMPLEMENTAR N.º 001/1997, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA - (ISSQN) QUE ALTERA O SISTEMA TRIBUTÁRIO DA PREFEITURA MUNICIPAL DE FERNÃO E DISPÕE SOBRE A INSTITUIÇÃO E OBRIGATORIEDADE DA NOTA FISCAL ELETRÔNICA DE SERVIÇOS COM PERTINÊNCIA AO LANÇAMENTO E COBRANÇA DO REFERIDO TRIBUTO, FIXA PRAZOS PARA RECOLHIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1202/0001-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1202/0001-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2014, LDO PARS 2015, ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1203/0002-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1203/0002-2015.pdf</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1204/0003-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1204/0003-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1208/0004-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1208/0004-2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE PARCELAMENTO ESPECIAL DE DÉBITOS - PPED E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1209/0005-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1209/0005-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1212/0006-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1212/0006-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1213/0007-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1213/0007-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1215/0008-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1215/0008-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FERNÃO A EFETUAR O PROTESTO DE CERTIDÃO DE DÍVIDA ATIVA, DE TÍTULO EXECUTIVO JUDICIAL DE QUANTIA CERTA; AUTORIZA TAMBÉM O REGISTRO PELO MUNICÍPIO DE DEVEDORES EM ENTIDADES QUE PRESTAM SERVIÇOS DE PROTEÇÃO AO CRÉDITO E/OU PROMOVAM CADASTROS DE DEVEDORES INADIMPLENTES; DISPENSA O AJUIZAMENTO DE EXECUÇÕES FISCAIS DE BAIXO VALORE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1216/0009-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1216/0009-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA PARA O CARGO EFETIVO DE EDUCADOR SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1217/0010-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1217/0010-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1219/0011-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1219/0011-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1220/0012-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1220/0012-2015.pdf</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1221/0013-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1221/0013-2015.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1222/0014-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1222/0014-2015.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1223/0015-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1223/0015-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1224/0016-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1224/0016-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2015, PARA IMPLANTAÇÃO DO CRÉDITO DE TRIAGEM DE RESIDUOS SÓLIDOS, ATRÁVES DA SECRETARIA ESTADUAL DE MEIO AMBIENTE - FECOP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1225/0017-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1225/0017-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º E 3º DA LEI MUNICIPAL Nº 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO MORADIA E AUXILIO ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1227/0018-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1227/0018-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1226/0019-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1226/0019-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1231/0020-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1231/0020-2015.pdf</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1232/0021-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1232/0021-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1233/0022-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1233/0022-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015, PARA RECAPEAMENTO ASFÁTICO EM VIAS URBANAS DO MUNICÍPIO ATRAVÉS DE CONVENIO FIRMADO COM A CASA CIVIL - SUBSECRETARIA DE RELACIONAMENTO COM MUNICÍPIOS - CONVÊNIO Nº 095/2015 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1234/0023-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1234/0023-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015, PARA INFRA ESTRUTURA - PAVIMENTAÇÃO - CONVÊNIO FIRMADO COM SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1235/0024-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1235/0024-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015, PARA RECAPEAMENTO ASFÁLTICO EM VIAS URBANAS DO MUNICÍPO ATRAVÉS DE CONVÊNIOS FIRMADOS COM A SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1238/0025-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1238/0025-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015, PARA INFRAESTRUTURA DAS UNIDADES HABITACIONAIS - FNHIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1239/0026-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1239/0026-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 5º DA LEI 711, DE 07 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1240/0027-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1240/0027-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CESSÃO DE USO DE ESPAÇO FÍSICO QUE MENCIONA À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - ECT DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1241/0028-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1241/0028-2015.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1242/0029-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1242/0029-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1243/0030-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1243/0030-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE ESCOLA DA REDE MUNICIPAL DE FERNÃO/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1244/0031-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1244/0031-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO INCISO V, DO ARTIGO 3º DA LEI 34/97, DE 08 DE JULHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1247/0032-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1247/0032-2015.pdf</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1249/0033-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1249/0033-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1250/0034-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1250/0034-2015.pdf</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1251/0035-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1251/0035-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N.º 807/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1253/0036-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1253/0036-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA UTILIZAÇÃO DE RECURSOS OBTIDOS COM ALIENAÇÃO DE BENS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1254/0037-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1254/0037-2015.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES E MEDIDAS PREVENTIVAS NO COMBATE À PROLIFERAÇÃO DO MOSQUITO TRANSMISSOR DO VÍRUS DA DENGUE.</t>
   </si>
   <si>
     <t>901308</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES</t>
   </si>
   <si>
     <t>Inclui um dispositivo à Resolução n° 33/2007 (Regimento Interno da Câmara Municipal de Fernão, estabelecendo a obrigatoriedade da execução do Hino de Fernão na 1, primeira sessão ordinária de cada mês na Câmara Municipal de Fernão</t>
   </si>
   <si>
     <t>200369</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200369/0001-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200369/0001-2015.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N.º 001/2015 DE 19 DE JANEIRO DE 2015 QUE DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2017, LDO PARS 2015, ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL E DO PROJETO DE LEI N.º 002/2015 DE 21 DE JANEIRO DE 2015 QUE DISPÕE SOBRE A CRIAÇÃO NA ESTRUTURA ADMINISTRATIVA MUNICIPAL - QUADRO DO MAGISTÉRIO - DO CARGO EFETIVO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200370</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200370/0002-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200370/0002-2015.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 003/2015 DE 03 DE FEVEREIRO DE 2015 QUE DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200390</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200390/0003-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200390/0003-2015.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO URGENCIA  ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 01/2015 DE 09 DE FEVEREIRO DE 2015 QUE DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CAMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS,  PROJETO DE LEI Nº 002/2015 DE 9 DE FEVEREIRO DE 2015 QUE DISPÕE SOBRE A REVISÃO DOS VEREADORES E DO PRESIDENTE DA CAMARA, DE ACORDO COM INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS E PROJETO DE LEI Nº 003/2015 DE 09 DE FEVEREIRO DE 2015 QUE DISPOE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DE VICE-PREFEITO DE ACORDO COM INCISO X, DO ART. 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200383</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200383/0004-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200383/0004-2015.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 006/2015 DE 19 DE MARÇO DE 2015 QUE DISPÕE SOBRE AUTORIZAÇÃO A PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CASA DO AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA E DÁ OUTRAS PROVIDÊNCIAS E PROJETO DE LEI Nº 007/2015 DE 20 DE MARÇO DE 2015 QUE DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200391</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200391/0005-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200391/0005-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 004/2015 DE 05 DE MAIO DE 2015 QUE DIPÕE SOBRE A DOAÇÃO DE BEM MOVÉL À PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS RPOVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200388</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200388/0006-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200388/0006-2015.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 017/2015 QUE DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º E 3º DA LEI MUNICIPAL Nº736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200389</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200389/0007-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200389/0007-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 018/2015 QUE DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200387</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200387/0008-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200387/0008-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 020/2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200385</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200385/0009-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200385/0009-2015.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 21/2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS, PROJETO DE LEI Nº 22/2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015 PARA RECAPEAMENTO ASFÁTICO EM VIAS URBANO DO MUNICIPIO ATRAVÉS DO CONVENIO FIRMADO COM A CASA CIVIL- SECRETÁRIA DE REALCIONAMENTO COM  MUNICÍPIOS-CONVENIO Nº 095/2015, PROJETO DE LEI Nº 23/2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015, PARA INFRA ESTRUTURA-PAVIMENTAÇÃO-CONVÊNIO FIRMADO COM A SECRETÁRIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO, PROJETO DE LEI Nº 24/2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2015, PARA RECAPEAMENTO ASFÁLTICO EM VIAS URBANAS DO MUNICÍPIO ATRAVÉS DE CONVÊNIO FIRMADOS COM SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA SR. PREFEITO MUNICIPAL .</t>
   </si>
   <si>
     <t>200371</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200371/0013-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200371/0013-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL NA FORMA DO ART. 15 INCISO VIII DA LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO INFORMAÇÕES DO QUADRO DE FUNCIONÁRIOS DESTA MUNICIPALIDADE CONFORME SEGUE: </t>
   </si>
   <si>
     <t>200372</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200372/0014-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200372/0014-2015.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR.PREFEITO MUNICIPAL SE DIGNE INFORMAR SOBRE O DIA DA INAUGURAÇÃO DAS OBRAS JÁ ACABADAS, PRONTAS PARA SEREM UTILIZADAS TAIS COMO A RODOVIÁRIA ENTRE OUTRAS. SE POSSÍVEL, FORNECER DATAS PREVISTAS PARA AS REFERIDAS INAUGURAÇÕES.</t>
   </si>
   <si>
     <t>200373</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200373/0017-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200373/0017-2015.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI N.º 007/2015 DE 03 DE NOVEMBRO DE 2015 QUE DISPÕE SOBRE A DOAÇÃO DE BEM MÓVEL À PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO VEREADOR NORIVALDO MASSUDA EM CURSO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>200374</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200374/0018-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200374/0018-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RETIRADA DO PROJETO DE LEI N.º 006/2015 DE 03 DE NOVEMBRO DE 2015 QUE DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DA LEI 548, DE 11 DE MAIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO VEREADOR NORIVALDO MASSUDA EM CURSO NA CÂMARA MUNICIPAL. </t>
   </si>
   <si>
     <t>200384</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200384/0019-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200384/0019-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 032/2015 DE 13 DE NOVEMBRO DE 2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200386</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200386/0020-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200386/0020-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 33/2015 DE 27 DE NOVEMBRO DE 2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200375</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200375/0021-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200375/0021-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 034/2015 DE 30 DE NOVEMBRO DE 2015 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200376</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200376/0022-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200376/0022-2015.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, OFICIE-SE AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO SETOR COMPETENTE DO MUNICÍPIO, FACE A ESTAS NOVAS INFORMAÇÕES, INFORME A POSSIBILIDADE DE REALIZAR AS GESTÕES NECESSÁRIAS VISANDO PROTEGER A POPULAÇÃO DE NOSSO MUNICÍPIO CONTRA A NOVA TRANSMISSÃO AEDES AEGYPTI, TRANSMISSOR DA DENGUE, DA FEBRE AMARELA, E DAS RECÉM-CHEGADAS NO PAÍS FEBRE CHIKUNGUNYA E ZIKA VÍRUS.   </t>
   </si>
   <si>
     <t>200377</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200377/0023-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200377/0023-2015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, OFICIE-SE AO DEPUTADO FEDERAL ABELARDO CAMARINHA GESTÕES JUNTO AO GOVERNO FEDERAL, A FIM DE VIABILIZAR RECURSOS DO ORÇAMENTO DA UNIÃO NA ORDEM DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA A MANUTENÇÃO DO HOSPITAL SÃO VICENTE DE GÁLIA.</t>
   </si>
   <si>
     <t>200378</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200378/0024-2015.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200378/0024-2015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, OFICIE-SE À CPFL PARA QUE INFORME QUAL O REAL MOTIVO DAS CONSTANTES QUEDAS DE ENERGIA E SE HÁ OUTRO CANAL DE COMUNICAÇÃO, ALÉM DO TELEFONE 0800, PARA QUE POSSAM SER COMUNICADOS OS PROBLEMAS. PROCEDER DEMAIS INFORMAÇÕES NECESSÁRIAS AO MELHOR ESCLARECIMENTO DA QUESTÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1248,68 +1248,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900108/0000--201.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900104/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900105/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900106/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900109/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900107/0032-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101187/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101188/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101189/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101190/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101191/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101192/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101193/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/300021/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1205/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1206/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1207/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1236/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1237/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1245/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1246/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1214/projeto_de_lei_complementar_do_executivo_no_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1202/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1203/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1204/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1208/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1209/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1212/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1213/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1215/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1216/0009-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1217/0010-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1219/0011-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1220/0012-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1221/0013-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1222/0014-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1223/0015-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1224/0016-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1225/0017-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1227/0018-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1226/0019-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1231/0020-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1232/0021-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1233/0022-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1234/0023-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1235/0024-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1238/0025-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1239/0026-2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1240/0027-2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1241/0028-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1242/0029-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1243/0030-2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1244/0031-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1247/0032-2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1249/0033-2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1250/0034-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1251/0035-2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1253/0036-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1254/0037-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200369/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200370/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200390/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200383/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200391/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200388/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200389/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200387/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200385/0009-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200371/0013-2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200372/0014-2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200373/0017-2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200374/0018-2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200384/0019-2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200386/0020-2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200375/0021-2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200376/0022-2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200377/0023-2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200378/0024-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900108/0000--201.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900104/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900105/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900106/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900109/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/900107/0032-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101187/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101188/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101189/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101190/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101191/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101192/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/101193/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/300021/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1205/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1206/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1207/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1236/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1237/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1245/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1246/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1214/projeto_de_lei_complementar_do_executivo_no_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1202/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1203/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1204/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1208/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1209/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1212/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1213/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1215/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1216/0009-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1217/0010-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1219/0011-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1220/0012-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1221/0013-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1222/0014-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1223/0015-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1224/0016-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1225/0017-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1227/0018-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1226/0019-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1231/0020-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1232/0021-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1233/0022-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1234/0023-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1235/0024-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1238/0025-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1239/0026-2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1240/0027-2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1241/0028-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1242/0029-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1243/0030-2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1244/0031-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1247/0032-2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1249/0033-2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1250/0034-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1251/0035-2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1253/0036-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/1254/0037-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200369/0001-2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200370/0002-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200390/0003-2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200383/0004-2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200391/0005-2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200388/0006-2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200389/0007-2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200387/0008-2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200385/0009-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200371/0013-2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200372/0014-2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200373/0017-2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200374/0018-2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200384/0019-2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200386/0020-2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200375/0021-2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200376/0022-2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200377/0023-2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2015/200378/0024-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>