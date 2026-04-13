--- v0 (2026-02-21)
+++ v1 (2026-04-13)
@@ -51,1155 +51,1155 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>400002</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/400002/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/400002/0001-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>101194</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101194/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101194/0001-2016.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. ALTEMAR CAMPOS CANELADA, DIGNÍSSIMO PREFEITO MUNICIPAL, RESPEITADAS AS FORMALIDADES LEGAIS, VIABILIZE A CONTRATAÇÃO DE UM FUNCIONÁRIO, QUE TENHA CAPACIDADE TÉCNICA PARA EXERCER A FUNÇÃO DE ELETRICISTA, PARA ATENDER A ZONA RURAL, QUANDO DÁ ALGUM PROBLEMA DE ENERGIA, UMA VEZ QUE A CPFL DEMORA AS VEZES UM DIA OU MAIS PARA ASSISTÊNCIA</t>
   </si>
   <si>
     <t>101195</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101195/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101195/0002-2016.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR. PREFEITO MUNICIPAL, RESPEITADAS AS FORMALIDADES LEGAIS, QUE ESTUDE JUNTO AOS ÓRGÃOS COMPETENTES A VIABILIDADE DE ISENTAR OS MORADORES RURAIS DA TAXA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>101196</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101196/0003-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101196/0003-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR. PREFEITO MUNICIPAL, RESPEITADAS AS FORMALIDADES LEGAIS, A INSERÇÃO DO PARÁGRAFO 3° AO ARTIGO 97 DA LEI COMPLEMENTAR 002/98, COM A SEGUINTE REDAÇÃO: `§ 3- A PEDIDO DO FUNCIONÁRIO, A ABONADA PODERÁ SER DE MEIO DIA DE SERVIÇO, RESPEITADA A REDAÇÃO DO CAPUT DESTE ARTIGO. </t>
   </si>
   <si>
     <t>101197</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101197/0004-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101197/0004-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL  RESPEITADAS AS FORMALIDADES LEGAIS, PARA QUE SEJA REALIZADA A MANUTENÇÃO E ENCASCALHAMENTO DA ESTRADA RURAL DE TERRA, EM QUE DA ACESSO AO SÍTIO RECANTO DAS FLORES. </t>
   </si>
   <si>
     <t>101198</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101198/0005-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101198/0005-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SENHOR PREFEITO MUNICIPAL PARA QUE ESTUDE A POSSIBILIDADE PARA A AQUISIÇÃO E INSTALAÇÃO DE "PARA-RAIOS" NO DISTRITO INDUSTRIAL.  </t>
   </si>
   <si>
     <t>101200</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101200/0006-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101200/0006-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL PARA QUE ADOTE AS MEDIDAS NECESSÁRIAS NO SENTIDO DE RETIFICAR O MOTOR MASSY FERGUSON 292 QUE SE ENCONTRA PARALIZADO, UMA VEZ QUE O REFERIDO TRATOR É DE MUITA UTILIDADE PARA OS PRODUTORES RURAIS DE NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>101201</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101201/0007-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101201/0007-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A REFORMA DO MATA-BURRO LOCALIZADO  NA ESTRADA PEDRO MIRA, PROCEDENDO SUA LIMPEZA, TROCAS DAS TÁBUAS, EMFIM O QUE SE FIZER NECESSÁRIO. </t>
   </si>
   <si>
     <t>101202</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101202/0008-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101202/0008-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A INSTALAÇÃO DE LIXEIRAS DE RECICLAGEM SELETIVAS EM TODAS AS INSTITUIÇÕES DE ENSINO DA CIDADE, ORGÃOS PÚBLICOS E PRAÇAS. </t>
   </si>
   <si>
     <t>101203</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101203/0009-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101203/0009-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE MANUTENÇÃO E RECUPERAÇÃO DA ESTRADA QUE LIGA A FAZENDA PANGOLÃO NO BAIRRO POÇO DE PEDRA, SEGUINDO ATÉ O BAIRRO DOS CANESIN PRÓXIMO À FAZENDA MACACO, TAIS COMO COLOCAÇÃO DE PEDREGULHOS NOS PONTOS CRÍTICOS E ENLARGUECER A ESTRADA PARA MAIOR SEGURANÇA DOS USUÁRIOS. </t>
   </si>
   <si>
     <t>101204</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101204/0010-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101204/0010-2016.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE VERIFICAÇÃO PARA FECHAMENTO DO "BUEIRO" NO MEIO DO QUARTEIRÃO DA RUA ANTÔNIO MARIA AGOSTINHO SIMÕES, NA ALTURA DOS NÚMEROS 300 A 360.</t>
   </si>
   <si>
     <t>101205</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101205/0011-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101205/0011-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE PROCEDER, MELHORIAS NA SINALIZAÇÃO DE TRANSITO E SE POSSÍVEL INSTALAÇÃO DE LOMBADAS DE SONORIZAÇÃO NA ESTRADA LOCALIZADA NA "BIFURCAÇÃO " CAIC-BAIRRO POÇO DE PEDRA. </t>
   </si>
   <si>
     <t>101206</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101206/0012-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101206/0012-2016.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE AQUISIÇÃO DE UMA COLHEDEIRA DE MILHO PARA OS PEQUENOS PRODUTORES.</t>
   </si>
   <si>
     <t>300022</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300022/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300022/0001-2016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ANTONIO DICEU BORELLI, OCORRIDO NO DIA 11 DE JANEIRO DE 2016, COM 75 (SETENTA E CINCO) ANOS DE IDADE.</t>
   </si>
   <si>
     <t>300023</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300023/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300023/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AMADOR FIDENCIO DE OLIVEIRA, OCORRIDO NO DIA 10 DE JANEIRO DE 2016 COM 71 (SETENTA E UM) ANOS DE IDADE. </t>
   </si>
   <si>
     <t>300024</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300024/0003-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300024/0003-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO  DE PESAR PELO FALECIMENTO DO SENHOR MANOEL OTACILIO DE OLIVEIRA, OCORRIDO NO DIA 13 DE JANEIRO DE 2016 COM 74 (SETENTA E QUATRO) ANOS DE IDADE. </t>
   </si>
   <si>
     <t>300025</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300025/0004-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300025/0004-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MANUEL BALTAZAR CRUZ, OCORRIDO NO DIA 07 DE DEZEMBRO DE 2015, COM 78 (SETENTA E OITO) ANOS DE IDADE. </t>
   </si>
   <si>
     <t>300026</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300026/0005-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300026/0005-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA RUTE DE OLIVEIRA, OCORRIDO NO DIA 16 DE DEZEMBRO DE 2015, COM 67 (SESSENTA E SETE) ANOS DE IDADE. </t>
   </si>
   <si>
     <t>300027</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300027/0006-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300027/0006-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ANTONIO MARANGÃO, OCORRIDO NO DIA 20 DE JANEIRO DE 2016, COM 72(SETENTA E DOIS) ANOS DE IDADE. </t>
   </si>
   <si>
     <t>300028</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300028/0007-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300028/0007-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO AO SENHOR GESTOR MUNICIPAL DO MUNICÍPIO DE FERNÃO, EM RAZÃO DAS DA REDUÇÃO AO REPASSE DO HOSPITAL SÃO VICENTE DE GÁLIA, DE R$300.000,00 (TREZENTOS MIL REAIS) PARA 150.000,00 (CENTO E CINQUENTA MIL REAIS), A SABER : REDUÇÃO EM 50% (CINQUENTA POR CENTO) DOS VALORES REPASSADOS ANTERIORMENTE. </t>
   </si>
   <si>
     <t>300029</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300029/0008-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300029/0008-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO AO SENHOR JOSÉ DIRCEU LEITE DA SILVA, MAIS CONHECIDO COMO "MALÉ - O REI DAS PISTAS",  </t>
   </si>
   <si>
     <t>300030</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300030/0009-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300030/0009-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ANSELMO CABETTE. </t>
   </si>
   <si>
     <t>300031</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300031/0010-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300031/0010-2016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR EDIVALDO COSTA, MAIS CONHECIDO CARINHOSAMENTE COMO "PORTUGUÊS" .</t>
   </si>
   <si>
     <t>300032</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300032/0011-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300032/0011-2016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JAIR GRACIANO DA SILVA, MAIS CONHECIDO CARINHOSAMENTE COMO "JAIR DO PEDRO CIPÓ.</t>
   </si>
   <si>
     <t>300033</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300033/0012-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300033/0012-2016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA NERCI NAVES DA SILVA OCORRIDO NO DIA 04 DE NOVEMBRO DE 2016, COM 62 (SESSENTA E DOIS) DE IDADE.</t>
   </si>
   <si>
     <t>300034</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300034/0013-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300034/0013-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOCÃO DE PESAR À ASSOCIAÇÃO CHAPECOENSE DE FUTEBOL, A FEDERAÇÃO CATARINENSE DE FUTEBOL (FCF), À PREFEITURA DE CHAPECÓ, A CÂMARA DE VEREADORES DE CHAPECÓ E A ASSOCIAÇÃO  DOS CRONISTAS ESPORTIVOS DE SANTA CATARINA (ASESC), PELA TRAGÉDIA OCORRIDA NA MADRUGADA DO DIA 29 DE NOVEMBRO. DECORRE DA MORTE DE 71 PESSOAS, EM UM TRÁGICO ACIDENTE DE AVIÃO. </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1256/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1256/0001-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO 2013 - PROCESSO TC 002160/126/13 E RESPECTIVO PARECER PRÉVIO. </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1306/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1306/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO 2014 - PROCESSO TC - 000633/126/14  E RESPECTIVO PARECER PRÉVIO. </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1268/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1268/0001-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS DO MUNICÍPIO DE FERNÃO, REFERENTE AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1302/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1302/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ FERNÃOENSE A ILUSTRE SENHORA DR. DRA. ANAY JORGE GONZALEZ. </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1282/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1282/0001-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1283/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1283/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1284/0003-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1284/0003-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL, E DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1293/0004-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1293/0004-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DO PREFEITO VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE FERNÃO A PARTIR DE 1º DE JANEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1301/0005-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1301/0005-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS À PREFEITURA MUNICIAPL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1310/0006-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1310/0006-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PRORROGAÇÃO DA LICENÇA PATERNIDADE COM BASE NA LEI FEDERAL Nº 13.257/2016 DE 08 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1275/0029-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1275/0029-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE ARTIGO DO REGIME JURÍDICO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DO MUNICIPIO DE FERNÃO, LEI COMPLEMENTAR MUNICIPAL Nº 002/98, DE 20 DE ABRIL DE 1998, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1257/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1257/0001-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO A  EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1258/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1258/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, COM ENCARGOS A EMPRESA NIRO &amp; BARALDI LTDA-EPP E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1259/0003-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1259/0003-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1260/0004-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1260/0004-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1261/0005-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1261/0005-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1262/0006-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1262/0006-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1265/0007-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1265/0007-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1266/0008-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1266/0008-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1267/0009-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1267/0009-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1269/0010-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1269/0010-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REDENOMINAÇÃO DA E.M.E.I.F. ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL PROFESSORA MARIA DO CARMO DA SILVA JULIÃO E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1270/0011-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1270/0011-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1271/0012-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1271/0012-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2016, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1272/0013-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1272/0013-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE VAGA PARA O CARGO EFETIVO DE AGENTE COMUNITÁRIO DE SAÚDE- ACS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1273/0014-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1273/0014-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016, DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1274/0015-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1274/0015-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 811/2015, DE 29 DE DEZEMBRO DE 2015, QUE ESTABELECE DIRETRIZES E MEDIDAS PREVENTIVAS NO COMBATE À PROLIFERAÇÃO DO MOSQUITO TRANSMISSOR DO VÌRUS DE DENGUE, CHIKUNGUNYA, ZIKA VÍRUS E FEBRE AMARELA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1276/0016-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1276/0016-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º DA LEI MUNICIPAL Nº 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A  ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1277/0017-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1277/0017-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1278/0018-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1278/0018-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL SUPLEMENTAR AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1279/0019-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1279/0019-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL, A RECEBER POR DOAÇÃO, AREA DE TERRAS DESTINADAS A VIA DE ACESSO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1280/0020-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1280/0020-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016  E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1281/0021-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1281/0021-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1288/0022-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1288/0022-2016.pdf</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1285/0023-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1285/0023-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI Nº 700/2013 DE 21 DE NOVEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1286/0024-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1286/0024-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI 074/98 DE 15 DE MAIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1287/0025-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1287/0025-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O SISTEMA DE CONTROLE INTERNO NO GOVERNO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1289/0026-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1289/0026-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  E SUPLEMENTAR AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1290/0027-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1290/0027-2016.pdf</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1291/0028-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1291/0028-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE E EXTINÇÃO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1294/0029-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1294/0029-2016.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1295/0030-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1295/0030-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1296/0031-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1296/0031-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI Nº 497/2009, DE 25 DE AGOSTO DE 2009, ESTABELECE E DISCIPLINA O CÓDIGO DE ARBORIZAÇÃO URBANA, PRACAS E JARDINS, USO E OCUPAÇÃO DOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE FERNÃO-SP E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1297/0032-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1297/0032-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1298/0033-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1298/0033-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI Nº 807/2015, DE 11 DE DEZEMBRO DE 2015, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2016, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1299/0034-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1299/0034-2016.pdf</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1300/0035-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1300/0035-2016.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1303/0036-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1303/0036-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO Á PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONESSÃO DE AUXÍLIO E SUBVENÇÃO Á IRMANDADE BENEFICIENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1304/0037-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1304/0037-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2016 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1307/0038-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1307/0038-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA  DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1308/0039-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1308/0039-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO Á IRMANDADE BENEFICIENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1263/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1263/0001-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO AO PRESIDENTE  DA CAMARA PROCEDER ADIANTAMENTO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1264/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1264/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REGULAMENTAÇÃO DAS FÉRIAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1292/0003-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1292/0003-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE FERNÃO PARA A 6ª LEGISLATURA  ( 2017/2020 ) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1305/0004-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1305/0004-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO.</t>
   </si>
   <si>
     <t>200379</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200379/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200379/0001-2016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE SOLICITAÇÃO DE URGENCIA ESPECIAL  NA APROVAÇÃO DO PROJETO DE LEI Nº 001/2016 DE 16 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>200380</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200380/0002-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200380/0002-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL CÓPIAS DAS COTAÇÕES DE PREÇOS E SE HOUVER LICITAÇÕES DE AQUISIÇÕES. </t>
   </si>
   <si>
     <t>200381</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200381/0003-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200381/0003-2016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE SOLICITAÇÃO DE URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 003/2016.</t>
   </si>
   <si>
     <t>200392</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200392/0004-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200392/0004-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA NA APROVAÇÃO DO PROJETO DE LEI Nº 004/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016, PROJETO DE LEI Nº 005/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E PROJETO DE LEI 006/2016 QUE DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200393</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200393/0005-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200393/0005-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE RESOLUÇÃO Nº 001/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO AO PRESIDENTE DA CAMÂRA PROCEDER ADIANTAMENTO SALARIAL AOS SERVIDORES DA CAMARA MUNICIPAL E PROJETO DE RESOLUÇÃO Nº 002/2016 QUE DISPÕE SOBRE A REGULAMENTAÇÃO DAS FÉRIAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200394</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200394/0006-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200394/0006-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO DO SENHOR PREFEITO MUNICIPAL DE FERNÃO, SOBRE À CONCESSÃO DE REAJUSTE AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS </t>
   </si>
   <si>
     <t>200395</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200395/0007-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200395/0007-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 0007/2016 DE 17 DE MARÇO DE 2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200396</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200396/0008-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200396/0008-2016.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 008/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS E DO PROJETO DE LEI Nº 009/2016  QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200397</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200397/0009-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200397/0009-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO, REMETENDO A ESSA CASA DE LEIS  PRESTANDO AS DEVIDAS INFORMAÇÕES E DOCUMENTOS NECESSÁRIOS, TAIS COMO:1 COPIA DO EDITAL DO LEILÃO DE BENS DA PREFEITURA MUNICIPAL DE FERNÃO REALIZADO NO EXERCÍCIO DE 2015. INFORMAR QUAL O VALOR ARRECADO COM O LEILÃO DE BENS E CÓPIA DOS COMPROVANTES DE DEPÓSITOS BANCÁRIOS E EXTRATOS BANCÁRIOS DAS RECEITAS DO LEILÃO, CÓPIA DAS DESPESAS EXECUTADAS COM AS RECEITAS ADVINDAS DO RESPCTIVO LEILÃO. </t>
   </si>
   <si>
     <t>200398</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200398/0010-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200398/0010-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES REFERENTES ÀS MEDIDAS QUE ESTÃO SENDO TOMADAS EM RELAÇÃO AOS BURACOS EXISTENTES NAS RUAS DA NOSSA CIDADE, QUE ESTÃO CHEIAS DE BURACOS, ABERTOS PELA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP. E PORQUE A SECRETARIA DE OBRAS NÃO VEM DANDO A DEVIDA MANUTENÇÃO NAS REFERIDAS RUAS, E ATE QUE ALGUMA MEDIDA SEJA TOMADA EM RELAÇÃO A EMPRESA SABESP. </t>
   </si>
   <si>
     <t>200399</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200399/0011-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200399/0011-2016.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 10/2016 QUE DISPÕE SOBRE A REDENOMINAÇÃO DA E.M.E.I.F ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL PROFESSORA MARIA DO CARMO DA SILVA JULIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200400</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200400/0012-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200400/0012-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 013/2016, QUE DISPÕE SOBRE A CRIAÇÃO DE VAGA PARA O CARGO EFETIVO DE AGENTE COMUNITÁRIO DE SAÚDE-ACS E PROJETO DE LEI Nº 014/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.  </t>
   </si>
   <si>
     <t>200401</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200401/0013-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200401/0013-2016.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO, PROJETO DE LEI N.º 017/2016 DE 02 DE JUNHO DE 2016 QUE DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL E PROJETO DE LEI N.º 018/2016 DE 10 DE MAIO DE 2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200402</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200402/0014-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200402/0014-2016.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ALTEMAR CANELADA CAMPOS NA FORMA DO ART. 15, INCISO VIII DA LEI ORGÂNICA DO MUNICÍPIO DETERMINAR AO DEPARTAMENTO DE SAÚDE DE FERNÃO EFETUAR LEVANTAMENTO DOS ELEITORES QUE NÃO CONSTEM NO CADASTRO E-SUS DO MUNICÍPIO, CONFORME LISTA COM NOMES DOS ELEITORES EM ANEXO EXPEDIDA PELA JUSTIÇA ELEITORAL DE GARÇA.</t>
   </si>
   <si>
     <t>200403</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200403/0015-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200403/0015-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGENCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 19/2016 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL, RECEBER POR DOAÇÃO, AREA DE TERRA DESTINADA A VIA DE ACESSO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200404</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200404/0016-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200404/0016-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 20/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS E PROJETO DE LEI Nº 21/2016 QUE DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIASDE AUTORIA DO PREFEITO MUNICIPAL </t>
   </si>
   <si>
     <t>200405</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200405/0017-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200405/0017-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE 01/2016 QUE DISPÕE SOBRE O REAJUSTE DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS MUNCIPAIS DA CAMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS E PROJETO DE LEI Nº 02/2016 QUE DISPÕE SOBRE A RERVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÃMARA, DE ACORDO COM O INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS E PROJETO DE LEI Nª 03/2016 QUE DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS, DE ACORDO COM O INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DA MESA DIRETORA. </t>
   </si>
   <si>
     <t>200406</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200406/0018-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200406/0018-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 26/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200407</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200407/0019-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200407/0019-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE RESOLUÇÃO Nº 03/2016 QUE FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE FERNÃO PARA A 6ª LEGISLATURA (2017/2020) E PROJETO DE LEI Nº 04/2016 QUE FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE FERNÃO A PARTIR DE 1º DE JANEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200408</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200408/0020-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200408/0020-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DE SEJA CONCEDIDA URGENCIA ESPECIAL NA APROVAÇAO DO PROJETO DE LEI 29/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE  2016, PROJETO DE LEI Nº 30/2016 QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2016, PROJETO DE LEI 31/2016 QUE DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI Nº 497/2009 , ESTABELECE E DISCIPLINA O CÓDIGO DE ARBORIZAÇÃO URBANA, PRAÇAS E JARDINS, USO E OCUPAÇAO DOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE FERNÃO-SP , PROJETO DE LEI Nº 33/2016 QUE DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI Nº 807/2015 DE 11 DE DEZEMBRO DE 2015, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO DE 2016 E PROJETO DE LEI 34/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200409</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200409/0021-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200409/0021-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIAA ESPECIAL NO PROJETO DE LEI Nº 35/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2016 E DA OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>200410</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200410/0022-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200410/0022-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGENCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 36/2016 QUE DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO,A EFETUAR CONCESSÃO DE AUXILIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSE E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200411</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200411/0023-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200411/0023-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGENCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 02/2016 DE 04 DE NOVEMBRO DE 2016 QUE DISPÕE A CONCESSÃO DE TÍTULO DE CIDADÃ FERNÃOENSE A ILUSTRE SENHORA DR. ANAY JORGE GONZALEZ E PROJETO DE LEI 05/2016 QUE DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS À PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200412</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200412/0024-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200412/0024-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 37/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200413</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200413/0025-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200413/0025-2016.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 038/2016 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2016 E PROJETO DE LEI Nº 39/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSE E PROJETO DE LEI Nº 06/2016 QUE DISPÕE SOBRE A PRORROGAÇÃO DA LICENÇA PATERNIDADE COM BASE NA LEI FEDERAL Nº 13.257/2016 DE 08 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO VEREADOR EBER ROGÉRIO DE ASSIS.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1311/0001-2016.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1311/0001-2016.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELATIVO AO PROJETO DE LEI Nº 06/2016, DE 06 DE DEZEMBRO DE 2016, QUE DISPÕE SOBRE A PRORROGAÇÃO DA LICENÇA PATERNIDADE COM BASE NA LEI FEDERAL Nº 13.257/2016, DE 08 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1506,68 +1506,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/400002/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101194/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101195/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101196/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101197/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101198/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101200/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101201/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101202/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101203/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101204/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101205/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101206/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300022/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300023/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300024/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300025/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300026/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300027/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300028/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300029/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300030/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300031/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300032/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300033/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300034/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1256/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1306/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1268/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1302/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1282/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1283/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1284/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1293/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1301/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1310/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1275/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1257/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1258/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1259/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1260/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1261/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1262/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1265/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1266/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1267/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1269/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1270/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1271/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1272/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1273/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1274/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1276/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1277/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1278/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1279/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1280/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1281/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1288/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1285/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1286/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1287/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1289/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1290/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1291/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1294/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1295/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1296/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1297/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1298/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1299/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1300/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1303/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1304/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1307/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1308/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1263/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1264/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1292/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1305/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200379/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200380/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200381/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200392/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200393/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200394/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200395/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200396/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200397/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200398/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200399/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200400/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200401/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200402/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200403/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200404/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200405/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200406/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200407/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200408/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200409/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200410/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200411/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200412/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200413/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1311/0001-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/400002/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101194/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101195/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101196/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101197/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101198/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101200/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101201/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101202/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101203/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101204/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101205/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/101206/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300022/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300023/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300024/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300025/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300026/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300027/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300028/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300029/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300030/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300031/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300032/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300033/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/300034/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1256/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1306/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1268/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1302/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1282/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1283/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1284/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1293/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1301/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1310/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1275/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1257/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1258/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1259/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1260/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1261/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1262/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1265/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1266/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1267/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1269/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1270/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1271/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1272/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1273/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1274/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1276/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1277/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1278/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1279/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1280/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1281/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1288/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1285/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1286/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1287/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1289/0026-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1290/0027-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1291/0028-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1294/0029-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1295/0030-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1296/0031-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1297/0032-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1298/0033-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1299/0034-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1300/0035-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1303/0036-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1304/0037-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1307/0038-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1308/0039-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1263/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1264/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1292/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1305/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200379/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200380/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200381/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200392/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200393/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200394/0006-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200395/0007-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200396/0008-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200397/0009-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200398/0010-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200399/0011-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200400/0012-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200401/0013-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200402/0014-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200403/0015-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200404/0016-2016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200405/0017-2016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200406/0018-2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200407/0019-2016.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200408/0020-2016.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200409/0021-2016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200410/0022-2016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200411/0023-2016.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200412/0024-2016.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/200413/0025-2016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2016/1311/0001-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>