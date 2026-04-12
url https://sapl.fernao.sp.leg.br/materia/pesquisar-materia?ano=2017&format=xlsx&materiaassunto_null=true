--- v0 (2025-10-05)
+++ v1 (2026-04-12)
@@ -51,1476 +51,1476 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>400007</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400007/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400007/0001-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA  DOS CARGOS COMISSIONADOS DO PODER EXECUTIVO MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400005</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400005/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400005/0002-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA CRIADA A GRATIFICAÇÃO DENOMINADA "SEXTA PARTE" AOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400006</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400006/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400006/0003-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A  ALÍQUOTA DE CONTRIBUIÇÃO PATRONAL E DOS SERVIDORES DO MUNICÍPIO DE FERNÃO, INCLUINDO OS PODERES EXECUTIVO E LEGISLATIVO, SUAS AUTARQUIAS E FUNDAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>101207</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101207/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101207/0001-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PROJETO DE LEI DE INICIATIVA DO SENHOR PREFEITO MUNICIPAL DE FERNÃO PARA PROPOSITURA  DE PROJETO DE LEI, ALTERANDO O ESTATUTO, CONCEDENDO AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE FERNÃO A PRORROGAÇÃO DA LICENÇA PATERNIDADE PARA 20 DIAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>101208</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101208/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101208/0002-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL DE FERNÃO A REGULAMENTAÇÃO DO PROJETO DE LEI "UMA CRIANÇA  UMA ÁRVORE" CONFORME SUGESTÃO EM ANEXO, QUE TRATA A CADA NASCIMENTO DE UMA CRIANÇA OBRIGATÓRIAMENTE HAVERÁ POR PARTE DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE A DOAÇÃO DE MUDA DE ÁRVORE.</t>
   </si>
   <si>
     <t>101209</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101209/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101209/0003-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE VIABILIZAR ESFORÇOS JUNTO AO DEPARTAMENTO DE OBRAS, NO SENTIDO DE PROCEDER A CONFEÇÃO DE UMA LOMBADA NA RUA JOÃO ALVES DE MIRA, Nº 20, EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS, PARA QUE EVITE ACIDENTES NA REFERIDA RUA. </t>
   </si>
   <si>
     <t>101210</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101210/0004-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101210/0004-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE MELHORIA NO TREVO DE ACESSO AO BAIRRO CAIC AO BAIRRO POÇO DE PEDRA. </t>
   </si>
   <si>
     <t>101211</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101211/0005-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101211/0005-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE CRIAR UM PROJETO DE LEI PARA  REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS OU PRESTAÇÃO DE CONTAS PARA TODAS AS SECRETARIAS MUNICIPAIS DO MUNICÍPIO DE FERNÃO. </t>
   </si>
   <si>
     <t>101212</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101212/0006-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101212/0006-2017.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE FAZER CAMPANHA DE TRASFERÊNCIA DE VEICULOS NA CIDADE A FIM DE QUE POSSAMOS AUMENTAR A NOSSA RECEITA REFERENTE AO REPASSE DO IPVA FEITO  PELO ESTADO.</t>
   </si>
   <si>
     <t>101213</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101213/0007-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101213/0007-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE CONCESSÃO DE AUMENTO DE VALOR PAGO COMO GRATIFICAÇÃO PARA O CONTROLADOR INTERNO DESTA CASA DE LEI, O SENHOR DOUTOR ORLANDO TANGANELLI JUNIOR. </t>
   </si>
   <si>
     <t>101214</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101214/0008-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101214/0008-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS QUE SEJAM REALIZADOS ESFORÇOS NO SENTIDO DE ELABORAR UM PROJETO DE MELHORIA DA ILUMINAÇÃO PÚBLICA SUBSTITUIÇÃO POR LÂMPADAS DE LED).</t>
   </si>
   <si>
     <t>101215</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101215/0009-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101215/0009-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS QUE SEJAM TOMADAS PROVIDÊNCIAS NO SENTIDO DE EDIFICAR UMA COBERTURA PARA ENTRADA DA E.E.CEL.EDUARDO DE SOUZA PORTO. </t>
   </si>
   <si>
     <t>101216</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101216/0010-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101216/0010-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS QUE SEJAM TOMADAS PROVIDÊNCIAS COM RELAÇÃO A FALTA DE SEGURANÇA NA CURVA DA ESTRADA GÁLIA/FERNÃO NA ALTURA DO SÍTIO DOIS MENINOS. </t>
   </si>
   <si>
     <t>101217</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101217/0011-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101217/0011-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS QUE SEJAM REALIZADOS TOMADAS PROVIDÊNCIAS COM RELAÇÃO A FALTA DE SEGURANÇA NOS BUEIROS DA CIDADE. </t>
   </si>
   <si>
     <t>101218</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101218/0012-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101218/0012-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS QUE SEJAM REALIZADOS ESFORÇOS NO SENTIDO DE MELHORAR A QUALIDADE E AUMENTAR A QUATIDADE DE ´PRODUTOS DOS GÊNEROS ALIMENTÍCIOS DA CESTA BÁSICA, FORNECIDA PELA SECRETÁRIA DE DESENVOLVIMENTO SOCIAL AS PESSOAS CARENTES DESSE MUNICÍPIO. </t>
   </si>
   <si>
     <t>101219</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101219/0013-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101219/0013-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS VIABILIDADE DE CRIAÇÃO E REGULAMENTAÇÃO DE FEIRA LIVRE PARA PEQUENOS PRODUTORES RURAIS. </t>
   </si>
   <si>
     <t>101220</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101220/0014-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101220/0014-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS SEJA MODIFICADA O SISTEMA DE PLACAS DE SINALIZAÇÃO EM FRENTE AS ESCOLAS.</t>
   </si>
   <si>
     <t>101221</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101221/0015-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101221/0015-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS PARA QUE SEJA NOTIFICADO TODOS OS PROPRIETÁRIOS DE TERRENO NÃO EDIFICADO, COM FRENTE PARA  VIA PÚBLICA DOTADA DE PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>101222</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101222/0016-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101222/0016-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS VIABILIZAR ESFORÇOS PARA CRIAÇÃO DO CARGO EM COMISSÃO OU DE UMA GRATIFICAÇÃO PARA RESPONSAVEL PELO RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>101223</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101223/0017-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101223/0017-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADÉLCIO APARECIDO MARTINS PARA PROPOSITURA DE PROJETO DE LEI QUE DISPÕE SOBRE A REGULAMENTAÇÃO PARA UTILIZAÇÃO DA PAVIMENTAÇÃO ASFALTICA DAS RUAS DE FERNÃO.</t>
   </si>
   <si>
     <t>101224</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101224/0018-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101224/0018-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL  ADELCIO APARECIDO MARTINS QUE SEJAM REALIZADOS ESFORÇOS NO SENTIDO DE PROCEDER REFORMA DO PARQUINHO NA PRAÇA ENFRENTE AO BAR DO PEDRO. </t>
   </si>
   <si>
     <t>101225</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101225/0019-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101225/0019-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS O ENVIO DE PROJETO DE LEI QUE INSTITUI O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS DENOMINADO "MOTO TÁXI" E O SERVIÇO DE TRANSPORTE DE MERCADORIAS EM MOTOCICLETAS E MOTONETAS "MOTO FRETE" E ESTABELECE REGRAS GERAIS PARA REGULAMENTAÇÃO DESTE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101226</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101226/0020-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101226/0020-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A VIABILIDADE DE CONSTRUÇÃO DE BANHEIROS NA PRAÇA DA BIBLIA.  </t>
   </si>
   <si>
     <t>101227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101227/0021-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101227/0021-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL  ADELCIO APARECIDO MARTINS A FIM DE QUE SEJA REPASSADO RECURSO FINANCEIRO PARA A SECRETÁRIA MUNICIPAL DA SAÚDE, DESTINADO A ALIMENTAÇÃO DOS PACIENTES D SEUS ACOMPANHANTES, QUE VÃO FAZER EXAMES OU PASSAR POR CONSULTAS MÉDICAS EM CIDADES DISTANTES DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>101228</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101228/0022-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101228/0022-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS QUE PROVIDÊNCIE A CONSTRUÇÃO DE UMA CICLOVIA, NA VIA DE ACESSO À SP 294, DENOMINADA RODOVIA VICINAL BENEDITO MARTINS, NO TRECHO INICIAL (SAÍDA DO MUNICÍPIO) ATÉ EXTENÇÃO DO KM 3 (TRÊS QUILÔMETROS), E SE POSSÌVEL COM ILUMINAÇÃO.  INDICO TAMBÉM QUE SEJA PLANTADAS ÁRVORES NATIVAS E FRUTÍFERAS NO MESMO TRAJETO DA CICLOVIA. </t>
   </si>
   <si>
     <t>101229</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101229/0023-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101229/0023-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS À POSSIBILIDADE PARA AQUISIÇÃO E MANUTENÇÃO DE "PARA RAIOS" NA CIDADE DE FERNÃO COM A INSTALAÇÃO EM LOCAIS COMO DISTRITO INDUSTRIAL, CRECHE, PREFEITURA MUNICIPAL, CENTRO SAÚDE E CASA DA AGRICULTURA, CASAS POPULARES E DEMAIS ÓRGÃO PÚBLICOS QUE SERVIRÁ DE PROTEÇÃO PARA TODOS OS MUNÍCIPES. </t>
   </si>
   <si>
     <t>101230</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101230/0024-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101230/0024-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS SOLICITANDO PROVIDÊNCIAS EM FAZER REDUTOR DE VELOCIDADE (LOMBADA) EM FRENTE AO POSTO DO BARALDI, LOCALIZADO NA AVENIDA ANTONIO CABETTE. </t>
   </si>
   <si>
     <t>101231</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101231/0025-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101231/0025-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA SEBASTIÃO ANDRÉ DA FONSECA, NA ALTURA DO NUMERO 121, SUBSTITUINDO AS LÂMPADAS.</t>
   </si>
   <si>
     <t>101232</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101232/0026-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101232/0026-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A CONSTRUÇÃO DE UM CAMPO DE MALHA EM TERRENO DESTA MUNICIPALIDADE LOCALIZADO ENTRE A RODOVIÁRIA E O NÚCLEO INFANTIL E FUTURO DE FERNÃO (CRECHE).</t>
   </si>
   <si>
     <t>101233</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101233/0027-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101233/0027-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A REFORMA DOS BANCOS DO VELÓRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>101234</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101234/0028-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101234/0028-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A CONSTRUÇÃO DE 04 (QUATRO ) COBERTURAS PARA PONTO DE ÔNIBUS NAS SEGUINTES LOCALIDADES: 02 ( DUAS ) NA RUA ANTONIO CABETTI, TENDO EM VISTA A EXTENSÃO DA REFERIDA  RUA ( EM FRENTE AO COMÉRCIO BARATELI ), NO MUNICÍPIO DE FERNÃO, E MAIS 02 ( DUAS ) SENDO EM FRENTE PRAÇA DA IGREJA MATRIZ E A OUTRA ENFRENTE SERRALHERIA DE TICO. </t>
   </si>
   <si>
     <t>101235</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101235/0029-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101235/0029-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A VIABILIDADE DA RETOMADA DE UM PROJETO QUE FOI MUITO E QUE GEROU RESULTADOS MUITO BENÉFICOS PARA A POPULAÇÃO DE FERNÃO, QUE FOI DA HORTA COMUNITÁRIA. </t>
   </si>
   <si>
     <t>101236</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101236/0030-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101236/0030-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS SOLICITANDO PROVIDÊNCIAS DA SEGUINTE MEDIDA DE INTERESSE DOS SERVIDORES PÚBLICOS MUNICIPAIS (COZINHEIRAS/MERENDEIRAS) NO QUE TANGUE, AO DESEMPENHO DO CARGO DE COZENHEIRA, FAZ-SE NECESSÁRIO A REALIZAÇÃO DE LAUDO PERICIAL NO AMBIENTE DE TRABALHO, COZINHA DA ESCOLA MUNICIPAL, FAZ JUS AO RECEBIMENTO DO ADICIONAL DE INSALUBRIDADE. </t>
   </si>
   <si>
     <t>101242</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101242/0031-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101242/0031-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR COLOCAÇÃO DE TELA PROTETORA NO TELHADO DO VELÓRIIO MUNICIPAL. </t>
   </si>
   <si>
     <t>101243</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101243/0032-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101243/0032-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE VOLTAR A SER CEDIDO, MEDIANTE REQUERIMENTO, ÔNIBUNS PARA A POPULAÇÃO, PARA REALIZAÇÃO DE SEU INTERESSE PARTICULAR E COM CUSTEIO DO COMBUSTIVÉL E DO MOTORISTA SOB RESPONSABILIDADE DOS MESMOS.</t>
   </si>
   <si>
     <t>101244</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101244/0033-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101244/0033-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE DISPONIBILIZAR UM VEÍCULO PARA TRANSPORTE DOS FAMILIARES QUE PERDEM SEUS ENTES QUERIDOS EM OUTROS MUNICÍPIO, PARA QUE POSSAM ACOMPANHAR O VELÓRIO E O ENTERRO.</t>
   </si>
   <si>
     <t>101245</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101245/0034-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101245/0034-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR LIMPEZA DOS BANCOS DE CONCRETOS DAS PRAÇAS MUNICIPAIS, PRINCIPALMENTE DA PRAÇA CENTRAL E AUMENTAR O NUMERO OU TAMANHO DAS LIXEIRAS NAS MESMAS. </t>
   </si>
   <si>
     <t>101246</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101246/0035-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101246/0035-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS, À COLOCAÇÃO DE TELA PROTETORA NO TELHADO DO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>101247</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101247/0036-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101247/0036-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS Á CONSTRUÇÃO DE UMA SALA DE ESPERA NO SETOR DE FISIOTERAPIA DO MUNICIPIO. </t>
   </si>
   <si>
     <t>101248</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101248/0037-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101248/0037-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS PARA CONCESSÃO DE USO DE ESPAÇO PÚBLICO QUE SE ENCONTRA NO TERMINAL RODOVIÁRIO DESTINADO À EXPLORAÇÃO DO ESPAÇO RESERVADO A UMA LANCHONETE OU CANTINA, VISANDO PREPARO E COMERCIO DE REFEIÇÕES E LANCHES.  </t>
   </si>
   <si>
     <t>101249</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101249/0038-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101249/0038-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS À CONSTRUÇÃO DE UM BANHEIRO NA QUADRA POLIESPORTIVO DA ESCOLA MUNICIPAL EMEF PROFESSORA MARIA DO CARMO DA SILVA JULIÃO.</t>
   </si>
   <si>
     <t>101250</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101250/0039-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101250/0039-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE COLOCAÇÃO DE PLACAS NOS DEPARTAMENTOS DESTA MUNICIPALIDADE INFORMANDO QUE É PROIBIDO O COMÉRCIO ENTRE SERVIDORES NA FORMA DO ESTATUTO VIGENTE. </t>
   </si>
   <si>
     <t>101251</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101251/0040-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101251/0040-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAO A ISERÇÃO DO PARÁGRAFO 3º AO ARTIGO 97 DA LEI COMPLEMENTAR Nº 002/98, COM A SEGUINTE REDAÇÃO: § 3º - A PEDIDO DO FUNCIONÁRIO, A ABONADA PODERÁ SER DE MEIO DIA DE SERVIÇO, RESPEITADA A REDAÇÃO DO CAPUT DESTE ARTTIGO </t>
   </si>
   <si>
     <t>101252</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101252/0041-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101252/0041-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL  ADELCIO APARECIDO MARTINS A REPOSIÇÃO DE MATA-BURRO DE MADEIRA POR TRILHOS DE FERRO E CONSTRUÇÃO DE NOVOS MATA-BURRO EM PROPRIEDADES RURAIS. </t>
   </si>
   <si>
     <t>101253</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101253/0042-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101253/0042-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS OBJETIVANDO QUE SEJAM INSTALADOS VENTILADORES NA SALA DE ESPERA NA USFF DE FERNÃO, BEM COMO DE UM RELÓGIO. </t>
   </si>
   <si>
     <t>101254</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101254/0043-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101254/0043-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NO PARQUINHO NA PRAÇA BRASIL 500 ANOS.</t>
   </si>
   <si>
     <t>101255</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101255/0044-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101255/0044-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO  MARTINS PROVIDENCIAR EM CARÁTER DE URGÊNCIA O AVIVAMENTO DA PINTURA DAS VALETAS EXISTENTE NAS RUAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>101256</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101256/0045-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101256/0045-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS, PARA QUE CONSTE NO HORELITE DE PAGAMENTO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS EM UM CAMPO ESPECIFICO, O SALDO DOS RECURSOS DA FUMAP A CADA TRÊS MESES OU A CADA SEIS MESES AFIM DE QUE OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS TOMEM CONHECIMENTO, E SE MANTÉM INFORMADOS SOBRE OS SALDOS DE RECURSOS DA FUMAP. </t>
   </si>
   <si>
     <t>101257</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101257/0046-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101257/0046-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS À REFORMA DO CAMPO DE BOCHA LOCALIZADA NO CLUBE RECREATIVO DE FERNAO, NA  AV. CEL. EDUARDO DE SOUZA PORTO. </t>
   </si>
   <si>
     <t>101258</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101258/0047-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101258/0047-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A CONSTRUÇÃO DE UMA COBERTURA NA CRECHE "NÚCLEO DE EDUCAÇÃO INFANTIL FUTURO DE FERNÃO" </t>
   </si>
   <si>
     <t>101259</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101259/0048-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101259/0048-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A IMPLANTAÇÃO EM NOSSO MUNICÍPIO ÁREAS DE LAZER PARA JOVENS ADOLESCENTES.</t>
   </si>
   <si>
     <t>300035</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300035/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300035/0001-2017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR NIVALDO SHIGETOCHI MASSUDA OCORRIDO NO DIA 26 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>300036</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300036/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300036/0002-2017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR  JAIRO DE SOUZA OCORRIDO DIA 07 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>300037</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300037/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300037/0003-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA RONQUEZEL MARTINS  DIA 23 DE MAIO DE 2017. </t>
   </si>
   <si>
     <t>300038</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300038/0004-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300038/0004-2017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ANA  DOS SANTOS TEIXEIRA  CANESIN OCORRIDA DIA 08 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>300039</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300039/0005-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300039/0005-2017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ANTONIO FIDENCIO, OCORRIDO NO DIA 26 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>300040</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300040/0006-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300040/0006-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO À COMISSÃO DE ESTUDOS DE ASSUNTOS DE INTERESSE DOS POLICIAIS MILITARES DO ESTADO DE SÃO PAULO. </t>
   </si>
   <si>
     <t>300041</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300041/0007-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300041/0007-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO E RECONHECIMENTO AO SR. FERNANDO AZEVEDO MARQUES STEINMAN PROPRIETÁRIO DO SITIO DOIS COQUEIROS E DA FABRICA DE CACHAÇA ARTESANAL TAPERINHA. </t>
   </si>
   <si>
     <t>300042</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300042/0008-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300042/0008-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO JOVEM LEANDRO ROBERTO VENEZINI, OCORRIDO DIA 22 DE SETEMBRO DE 2017. </t>
   </si>
   <si>
     <t>300043</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300043/0009-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300043/0009-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AO PÁROCO CAMILO DA SILVA MATTOS PELO GRANDE TRABALHO INCANSÁVEL PARA QUE ACONTECESSE A REALIZAÇÃO DESTA GRANDE FESTA DA PADROEIRA DA PARÓQUIA DE FERNÃO. </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/0001-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO 2015 -  PROCESSO TC-002725/026/15 </t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS DO MUNICÍPIO DE FERNÃO, REFERENTE AO EXERCÍCIO DE 2014. </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/0002-2017.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA CASTORINA DE OLIVEIRA A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/0003-2017.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA HILÁRIO CAPELI A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/0004-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/0004-2017.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA ANTÔNIO FIDÊNCIO A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/0005-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/0005-2017.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE NÚCLEO HABITACIONAL ANSELMO CABETTE AO NÚCLEO HABITACIONAL FERNÃO D.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/0006-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/0006-2017.pdf</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/0007-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/0007-2017.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOSÉ HILÁRIO CAPELI A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/0008-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/0008-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO DA CÂMARA MUNICIPAL DE FERNÃO DE CASA DE LEIS VEREADOR LAÉRCIO LEARDINI.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/0009-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/0009-2017.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "CIDADÃ" FERNÃOENSE À SENHORA NEIDE NOGUEIRA  MIRA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/0010-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/0010-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS DO MUNICÍPIO DE FERNÃO, REFERENTE AO EXRCÍCIO DE 2015</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/0001-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/0002-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/0003-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS À PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/0004-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/0004-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO SAÚDE AOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/0005-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/0005-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/projeto_de_lei_complementar_do_executivo_no_30_de_2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/projeto_de_lei_complementar_do_executivo_no_30_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 16/2011, DE 20 DE MARÇO DE 2011, CONSISTENTE NO ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1470/projeto_de_lei_complementar_do_executivo_no_31_de_2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1470/projeto_de_lei_complementar_do_executivo_no_31_de_2017.pdf</t>
   </si>
   <si>
     <t>FICA CRIADA A GRATIFICAÇÃO DENOMINADA "SEXTA PARTE" AOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1504/0032-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1504/0032-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL Nº 001/1997, DE 26 DEZEMBRO DE 1997, E ALTERAÇÕES, QUE APROVA O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/0001-2017.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/0002-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/0003-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/0004-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/0004-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO  E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÂO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/0005-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/0005-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O PARAGRÁFO ÚNICO AO ARTIGO 1º DA LEI MUNICIPAL Nº 683/2013, DE 17 DE JUNHO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/0006-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/0006-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ANEXO III, DA LEI MUNICIPAL Nº 859/2017, DE 14 DE FEVEREIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/0007-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/0007-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/0008-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/0008-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/0009-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/0009-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/0010-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/0010-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/0011-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/0011-2017.pdf</t>
   </si>
   <si>
     <t>DEFINE AS OBRIGAÇÕES DE PEQUENO VALOR A QUEM ALUDE O § 3º, DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, COM A REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62, DE 09/12/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/0012-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/0012-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO INCISO IX AO ARTIGO 2º DA LEI MUNICIPAL N.º 361/2006, DE 16 DE NOVEMBRO DE 2006, QUE TRATA DA AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL DE CELEBRAR CONVÊNIOS COM INSITUIÇÕES FINANCEIRAS PARA A CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/0013-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/0013-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE MAJORAÇÃO NA ALIQUOTA DAS CONTRIBUIÇÕES DEVIDAS AO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO - "FUMAP" E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1338/0014-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1338/0014-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO PARA  O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1382/0015-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1382/0015-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2017, LDO PARA 2017, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017. </t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1383/0016-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1383/0016-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/0017-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/0017-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE FERNÃO CONCEDER ISENÇÃO DE ISSQN À COMPANHIA DE DESENVOLVIMENTO AGRÍCOLA CODASP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/0018-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/0018-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO AO MUNICÍPIO DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÂO JOSÉ, EM COMPLEMENTO AOS VALORES AUTORIZADOS PELA LEI MUNICIPAL Nº 858/2017, DE 09 DE FEVEREIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/0019-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/0019-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/0020-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/0020-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2014/2017. LDO PARA 2017, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017.  </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/0021-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/0021-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/0022-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/0022-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. ( PARA CONTRATAÇÕES DE SERVIÇOS E MATERIAL DE CONSUMO ) </t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/0023-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/0023-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2017 E DA OUTRAS PROVIDÊNCIAS. ( LEGISLATIVO MUNICIPAL POSSA INSTITUIR O AUXÍLIO SAÚDE AOS SERVIDORES ) </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/0024-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/0024-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FERNÃO A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE GESTÃO E MANEJO DE RESÍDUOS SÓLIDOS DO CENTRO-OESTE PAULISTA, RATIFICANDO  PROTOCOLO DE INTENÇÕES, QUE ENTRE SICELEBRARAM, OS MUNICÍPIOS DE GARÇA,UBIRAJARA, JÚLIO MESQUITA, GUAIMBÊ, FERNÃO,LUPÉRCIO, GÁLIA, ALVINLÂNDIA, VERA CRUZ,ÁLVARO DE CARVALHO, GUARANTÃ,LUCIANÓPOLIS, OCAUÇU E DUARTINA E DÁOUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/0025-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/0025-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. (CONTRATAÇÃO DE EMPRESA PARA A ELABORAÇÃO DO PLANO DIRETOR MUNICIPAL DE SANEAMENTO BÁSICO DE FERNÃO) E SERVIÇOS DO DIA A DIA).</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/0026-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/0026-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL DO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO "FUMAP", CONFORME PARECER ATUARIAL ANO BASE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/0027-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/0027-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA IMPRENSA OFICIAL DO MUNICÍPIO NA FORMA ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/0028-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/0028-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO § 2º DO ARTIGO 1º, DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/0029-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/0029-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA PARA EXERCÍCIO DOS SERVIDORES DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/0030-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/0030-2017.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/0031-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/0031-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO PPA - PLANO PLURIANUAL DO MUNICÍPIO DE FERNÃO PARA OS EXERCÍCIOS DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/0032-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/0032-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/0033-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/0033-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 497/2009 DE 25 DE AGOSTO DE 2009, QUE ESTABELECE E DISCIPLINA O CÓDIGO DE ARBORIZAÇÃO URBANA, PRAÇAS E JARDINS, USO E OCUPAÇÃO DOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE FERNÃO - SP, PARA  A CRIAÇÃO DO "ESPAÇO ÁRVORE" E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/0034-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/0034-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DA OUTRAS PROVIDENCIAS. (SUPLEMENTAÇÃO DAS DOTAÇÕES DO EXCECUTIVO E DO LEGISLATIVO).</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/0035-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/0035-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º E 3º DA LEI MUNICIPAL Nº 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, CONCEDENDO AUXÍLO MORADIA E AUXILIO ALIMENTAÇAO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/0036-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/0036-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA INCUBADORA DE EMPRESAS NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/0037-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/0037-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INGRESSO DO MUNICÍPIO DE FERNÃO/SP, NO CONSÓRCIO INTERMUNICIPAL DO VALE DO PARANAPANEMA-CIVAP, RATIFICA O SEU PROTOCOLO DE INTENÇÕES CONSOANTE OS TERMOS DA LEI FEDERAL Nº 11.107, DE 06 DE ABRIL DE 2005, DECRETO FEDERAL Nº 6.017, DE 17 DE JANEIRO DE 2007 E ARTIGO 25 DO ESTATUTO DO CIVAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/0038-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/0038-2017.pdf</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1360/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1360/0001-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO CAPUT DO ARTIGO 82 DA LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200414</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200414/0001-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200414/0001-2017.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 01/2017 QUE DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DOS CARGOS COMISSIONADOS DO PODER EXECTUTIVO MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200415</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200415/0002-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200415/0002-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 001/2017 QUE FIXA OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200416</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200416/0003-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200416/0003-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 003/2017 QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA EFETIVO COMISSIONADO E QUADRO DO MAGISTÉRIO E PROJETO DE LEI Nº 004/2017 QUE DISPÕE SOBRE A AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSE E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA SR. ADELCIO APARECIDO MARTINS PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200417</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200417/0004-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200417/0004-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 002/2017 QUE DISPÕE SOBRE  A CONCESSÃO DE REAJUSTE SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DA MESA DIRETORA. </t>
   </si>
   <si>
     <t>200418</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200418/0005-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200418/0005-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇAO DO PROJETO DE LEI Nº 006/2017 QUE DISPÕE SOBRE A ALTERAÇÃO DO ANEXO III, DA LEI MUNICIPAL Nº 859/2017 DE 14 FEVEREIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200420</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200420/0006-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200420/0006-2017.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA QUE SEJA CONCEDIDA VISTA AO PROJETO DE LEI N.º 05/2017 DE 03 DE FEVEREIRO DE 2017, DEVIDO A EXISTÊNCIA DE CONFLITO COM A LEI ORGÂNICA MUNICIPAL PELO PRAZO DE TEMPO CORRESPONDENTE AO INTERVALO DE UMA SESSÃO ORDINÁRIA E OUTRA.</t>
   </si>
   <si>
     <t>200421</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200421/0007-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200421/0007-2017.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇAO DOS PROJETO DE LEIS Nº 007/2017 DE 02 DE MARÇO DE 2017 E PROJETO DE LEI Nº 008/2017 DE 02 DE MARÇO DE 2017  E AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200419</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200419/0008-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200419/0008-2017.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇAO DOS PROJETO DE LEIS Nº 009/2017 DE 14 DE MARÇO DE 2017 E PROJETO DE LEI Nº 010/2017 DE 16 DE MARÇO DE 2017  E AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200427</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200427/0009-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200427/0009-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 12-2017 DE 30 DE MARÇO DE 2017 E PROJETO DE LEI 13-2017  DE 30 DE MARÇO DE 2017 DE AUTORIA DO PREFEITO MUNICIPAL.  </t>
   </si>
   <si>
     <t>200428</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200428/0010-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200428/0010-2017.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 17/2017 DE 19 DE JUNHO DE 2017</t>
   </si>
   <si>
     <t>200422</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200422/0011-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200422/0011-2017.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL, AFIM QUE SEJA FORNECIDO OS SEGUINTES DOCUMENTOS;RELATÓRIO SEMESTRAL COMPARATIVO DA MERENDA ESCOLAR DO ULTIMO SEMESTRE DE 2016 COM O PRIMEIRO DE 2017, ONDE CONSTARÁ;VALORES DE GASTOS MENSAIS;NUMERO DE ALUNOS MATRICULADOS;NUMEROS DE FUCIONÁRIOS;</t>
   </si>
   <si>
     <t>200423</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200423/0012-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200423/0012-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 18/2017, 19/2017, 20/2017, 21/2017, DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200424</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200424/0013-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200424/0013-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 024/2017, DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200429</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200429/0014-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200429/0014-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UGENCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 26/2017 DE 14 DE SETEMBRO DE 2017, PROJETO DE LEI 28/2017 DE 14 DE SETEMBRO DE 2017, PROJETO DE LEI N 30/2017 DE 18 DE SETEMBRO DE 2017, PROJETO DE DECRETO LEGISLATIVO 06/2017 DE 19 DE SETEMBRO DE 2017, E  PROJETO DECRETO LEGISLATIVO 07/2017 DE 19 DE SETEMBRO DE 2017. </t>
   </si>
   <si>
     <t>200426</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200426/0015-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200426/0015-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A APROVAÇÃO DO PROJETO DE LEI 05/20107, QUE DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DA MESA DIRETORA. </t>
   </si>
   <si>
     <t>200431</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200431/0016-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200431/0016-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RETIRADO DE TRAMITAÇÃO E ARQUIVAMENTO DA PROPOSIÇÃO EM CURSO NA CAMARA DE AUTORIA DO VEREADOR SERGIO APARECIDO BATISTA, PROJETO DE DECRETO LEGISLATIVO Nº 03/2017, DE 12 DE SETEMBRO DE 2017.  </t>
   </si>
   <si>
     <t>200432</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200432/0017-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200432/0017-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 032/2017, QUE ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL Nº 01/1997, DE 26 DE DEZEMBRO DE 1997, E ALTERAÇÕES, QUE APROVA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO SENHOR PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200430</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200430/0018-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200430/0018-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 34/2017, QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200433</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200433/0019-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200433/0019-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA ENCAMINHADO A ESTA CAMARA MUNICIPAL O  PROJETO "MASSA ASFÁLTICA" - ARTIGO 192 (-), E CÓPIA DO CONVÊNIO QUE MOTIVOU O MUNICIPIO FIRMAR CONVÊNIO COM A SABESP. </t>
   </si>
   <si>
     <t>200435</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200435/0020-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200435/0020-2017.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA APROVADO O PROJETO DE LEI 037/2017 QUE DISPÕE SOBRE O INGRESSO DO MUNICÍPIO DE FERNÃO/SP, NO CONSÓRCIO INTERMUNICIPAL DO VALE DO PARAPANEMA-CIVAP, RATIFICA O SEU PROTOCOLO DE INTENÇÕES CONSOANTE OS TERMOS DA LEI FEDERAL Nº11.107, DE 06 DE ABRIL DE 2005, DECRETO FEDERAL Nº 6.017, DE 17 DE JANEIRO DE 2007 E ARTIGO 25 DO ESTATUTO DO CIVPA E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200434</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200434/0021-2017.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200434/0021-2017.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGENCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 038/2017, QUE DISPÕE SOBRE A ALÍQUOTA DE CONTRIBUIÇÃO PATRONAL E DOS SERVIDORES DO MUNICÍPIO DE FERNÃO, INCLUINDO OS PODERES EXECUTIVO E LEGISLATIVO, SUAS AUTARQUIAS E FUNÇÕES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1827,68 +1827,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400007/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400005/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400006/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101207/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101208/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101209/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101210/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101211/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101212/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101213/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101214/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101215/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101216/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101217/0011-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101218/0012-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101219/0013-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101220/0014-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101221/0015-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101222/0016-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101223/0017-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101224/0018-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101225/0019-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101226/0020-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101227/0021-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101228/0022-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101229/0023-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101230/0024-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101231/0025-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101232/0026-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101233/0027-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101234/0028-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101235/0029-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101236/0030-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101242/0031-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101243/0032-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101244/0033-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101245/0034-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101246/0035-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101247/0036-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101248/0037-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101249/0038-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101250/0039-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101251/0040-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101252/0041-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101253/0042-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101254/0043-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101255/0044-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101256/0045-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101257/0046-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101258/0047-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101259/0048-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300035/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300036/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300037/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300038/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300039/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300040/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300041/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300042/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300043/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/projeto_de_lei_complementar_do_executivo_no_30_de_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1470/projeto_de_lei_complementar_do_executivo_no_31_de_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1504/0032-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/0011-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/0012-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/0013-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1338/0014-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1382/0015-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1383/0016-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/0017-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/0018-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/0019-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/0020-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/0021-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/0022-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/0023-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/0024-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/0025-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/0026-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/0027-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/0028-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/0029-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/0030-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/0031-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/0032-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/0033-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/0034-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/0035-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/0036-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/0037-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/0038-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1360/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200414/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200415/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200416/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200417/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200418/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200420/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200421/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200419/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200427/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200428/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200422/0011-2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200423/0012-2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200424/0013-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200429/0014-2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200426/0015-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200431/0016-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200432/0017-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200430/0018-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200433/0019-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200435/0020-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200434/0021-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400007/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400005/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/400006/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101207/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101208/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101209/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101210/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101211/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101212/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101213/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101214/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101215/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101216/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101217/0011-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101218/0012-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101219/0013-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101220/0014-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101221/0015-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101222/0016-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101223/0017-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101224/0018-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101225/0019-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101226/0020-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101227/0021-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101228/0022-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101229/0023-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101230/0024-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101231/0025-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101232/0026-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101233/0027-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101234/0028-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101235/0029-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101236/0030-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101242/0031-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101243/0032-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101244/0033-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101245/0034-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101246/0035-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101247/0036-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101248/0037-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101249/0038-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101250/0039-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101251/0040-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101252/0041-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101253/0042-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101254/0043-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101255/0044-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101256/0045-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101257/0046-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101258/0047-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/101259/0048-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300035/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300036/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300037/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300038/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300039/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300040/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300041/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300042/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/300043/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/projeto_de_lei_complementar_do_executivo_no_30_de_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1470/projeto_de_lei_complementar_do_executivo_no_31_de_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1504/0032-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/0011-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/0012-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/0013-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1338/0014-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1382/0015-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1383/0016-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/0017-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/0018-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/0019-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/0020-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/0021-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/0022-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/0023-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/0024-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/0025-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/0026-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/0027-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/0028-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/0029-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/0030-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/0031-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/0032-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/0033-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/0034-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/0035-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/0036-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/0037-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/0038-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/1360/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200414/0001-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200415/0002-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200416/0003-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200417/0004-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200418/0005-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200420/0006-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200421/0007-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200419/0008-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200427/0009-2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200428/0010-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200422/0011-2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200423/0012-2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200424/0013-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200429/0014-2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200426/0015-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200431/0016-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200432/0017-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200430/0018-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200433/0019-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200435/0020-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2017/200434/0021-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>