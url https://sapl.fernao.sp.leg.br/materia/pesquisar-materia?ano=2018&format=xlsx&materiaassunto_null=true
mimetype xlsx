--- v0 (2025-10-05)
+++ v1 (2026-05-24)
@@ -51,1317 +51,1317 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>900111</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUTOG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900111/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900111/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0002-2018 que DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900110</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900110/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900110/0002-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO À PRFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900112</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900112/0003-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900112/0003-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0004-2018 que DISPÕE SOBRE A CONCESSÃO DE REJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900113</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900113/0004-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900113/0004-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei Nº 0001-2018 que DISPÕE SOBRE A CONCESSÃO DE REJUSTE SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900114</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900114/0005-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900114/0005-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei Nº 0002-2018 que DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>900115</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900115/0006-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900115/0006-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0001-2018 que DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, A WILLIAN CHRISLEY ROSA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900116</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900116/0007-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900116/0007-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0005-2018 que DISPÕE SOBRE A ALTERAÇÃO DO INCISO II DO ARTIGO 12 DA LEI Nº 840/2016 DE 16 DE AGOSTO DE 2016, QUE INSTITUI O SISTEMA DE CONTROLE INTERNO NO GOVERNO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900117</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900117/0008-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900117/0008-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei Nº 0003-2018 que DISPÕE SOBRE FERIADOS RELIGIOSOS MUNICIPAIS NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900118</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900118/0009-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900118/0009-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0007-2018 que DISPÕE SOBRE AS ATRIBUIÇÕES DO CARGO DE FISCAL TRIBUTÁRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900119/0010-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900119/0010-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0008-2018 que DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900120</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900120/0011-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900120/0011-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0009-2018 que DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS- LDO PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900121</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900121/0012-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900121/0012-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0006-2018 que DISPÕE SOBRE A CRIAÇÃO DE FUNCÕES DE CONFIANÇA PARA  EXERCÍCIO DOS SERVIDORES DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900122</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900122/0013-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900122/0013-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0010-2018 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>900123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900123/0014-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900123/0014-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0011-2018 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVODÊNCIAS. (AQUISIÇÃO  DE DOIS VEÍCULOS QUE SERÃO DESTINADOS À SECRETARIA MUNICIPAL DE SÁUDE) </t>
   </si>
   <si>
     <t>900124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900124/0015-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900124/0015-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0004-2018 que DISPÕE SOBRE A CRIAÇÃO E A EXTINÇÃO DE CARGO DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900130</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900130/0016-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900130/0016-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0012-2018 que DISPÕE SOBRE A ALTERAÇÃO DO 2º DO ARTIGO 1º , DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900129</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900129/0017-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900129/0017-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0013-2018 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDENCIAS. PARA COMPRA DE UM VEÍCULO TIPO VAN, PARA O USO DA UNIDADE DE SAÚDE DA FAMÍLIA. </t>
   </si>
   <si>
     <t>900131</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900131/0018-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900131/0018-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Nº 0005-2018 que DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÂO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>900132</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900132/0019-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900132/0019-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0014-2018 que DISPÕE  SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. (DOTAÇÕES DIVERSAS)</t>
   </si>
   <si>
     <t>900126</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900126/0020-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900126/0020-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0016-2018 que DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, A EMPRESA LIMA BAURU COMÉRCIO DE COSMÉTICOS LIMITADA EPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900127</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900127/0021-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900127/0021-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei Nº 0006-2018 que DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº  911/2018, DE 31 DE AGOSTO DE 2018, QUE DISPÕE SOBRE A CRIAÇÃO E A EXTINÇÃO DE CARGO DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900125</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900125/0022-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900125/0022-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0015-2018 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. (ATENDIMENTO DOS LIMITES IMPOSTOS PELA CF ART. 29A)</t>
   </si>
   <si>
     <t>900128</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900128/0023-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900128/0023-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0019-2018 que DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS.( AQUISIÇÃO DE IMOBILÁRIOS E EQUIPAMENTOS PARA A CRECHE PARA ACOLHER CRIANÇAS DE 0A 3 ANOS.)</t>
   </si>
   <si>
     <t>900133</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900133/0024-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900133/0024-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0020-2018 que DISPÕE SOBRE A ALTERAÇÃO DO INCISO IX AO ARTIGO 2º DA LEI MUNICIPAL N° 361/2006, DE 16 DE NOVEMBRO DE 2006, QUE TRATA DAAUTORIZAÇÃO AO EXECUTIVO MUNICIPAL DE CELEBRAR CONVÊNIOS COM INSITUIÇÕES FINANCEIRAS PARA A CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>900139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900139/0025-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900139/0025-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0025-2018 que "DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA  2018/2021 E NA  LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2019, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDAS NA LOA - LEI ORÇAMENTÁRIA ANUAL PARA 2019 E DÁ OUTRAS PROVIDÊNCIAS. " </t>
   </si>
   <si>
     <t>900140</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900140/0026-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900140/0026-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0018-2018 que ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO PARA O EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>900135</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900135/0027-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900135/0027-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0021-2018 que INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900136</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900136/0028-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900136/0028-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0022-2018 que "INSTITUI O PROGRAMA DE INCENTIVO E DESCONTO, DENOMINADO "IPTU VERDE", NO MUNICÍPIO DE FERNÃO - SP, E DÁ  OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>900134</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900134/0030-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900134/0030-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei Complementar do Executivo Nº 0033-2018 que "DISPÕE SOBRE A CRIAÇÃO DO CÓDIGO DE POSTURAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>900137</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900137/0031-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900137/0031-2018.pdf</t>
   </si>
   <si>
     <t>Autógrafo do Projeto de Lei do Executivo Nº 0023-2018 que "DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, À EMPRESA LIMA BAURU COMÉRCIO DE COSMÉTICOS LIMITADA EPP E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>900138</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900138/0032-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900138/0032-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Autógrafo do Projeto de Lei do Executivo Nº 0024-2018 que "DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDENCIAS. " </t>
   </si>
   <si>
     <t>400008</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400008/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400008/0001-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO II DO ARTIGO 12 DA LEI Nº 840/2016 DE 16 DE AGOSTO DE 2016, QUE INSTITUI O SISTEMA DE CONTROLE INTERNO NO GOVERNO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400009</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400009/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400009/0002-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E A EXTINÇÃO DE CARGO DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101260</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101260/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101260/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE PROCEDER A AQUISIÇÃO DE UM TRATOR CORTADOR DE GRAMA DE PEQUENO PORTE. </t>
   </si>
   <si>
     <t>101261</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101261/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101261/0002-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE OFERECER BENEFÌCIOS FISCAIS A EMPRESÁRIOS E FERRAMENTAS PARA CRESCIMENTO DE MICROEMPREENDEDORES, ISENTANDO AS EMPRESAS DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU). </t>
   </si>
   <si>
     <t>101262</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101262/0003-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101262/0003-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE MELHORIA NO TREVO DE ACESSO AO BAIRRO CAIC E AO POÇO DE PEDRA </t>
   </si>
   <si>
     <t>101263</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101263/0004-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101263/0004-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS PARA APROVEITAMENTO E RECUPERAÇÃO DA ESTRUTURA METÁLICA, QUE SE ENCONTRA À VÁRIOS ANOS SE DEPRECIANDO NO PÁTIO MUNICIPAL, PARA A INSTALAÇÃO NO NÚCLEO DE EDUCAÇÃO INFANTIL "FUTURO DE FERNÃO". </t>
   </si>
   <si>
     <t>101264</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101264/0005-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101264/0005-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS PARA INSTALAÇÃO DE BEBEDOUROS EM TODAS AS PRAÇAS PUBLICAS PRINCIPALMENTE NA PRAÇA 500 ANOS, ONDE SE ENCONTRA PROXIMA AO PARQUE INFANTIL E TAMBEM NA PRAÇA DA IGREJA MATRIZ, A QUAL NOS FINAIS DE SEMANA TEM SE UMA GRANDE MOVIMENTAÇÃO DE PESSOAS CONSIDERÁVEL.  </t>
   </si>
   <si>
     <t>101265</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101265/0006-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101265/0006-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DO CADASTRAMENTO DA PREFEITURA MUNICIPAL DE FERNÃO NO PROGRAMA DO GOVERNO FEDERAL - CARTÃO REFORMA. </t>
   </si>
   <si>
     <t>101266</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101266/0007-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101266/0007-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A DISPONIBILIZAÇÃO DE UMA SALA COM COMPUTADORES COM ACESSO A INTERNET A SEREM UTILIZADOS PELA MELHOR IDADE. </t>
   </si>
   <si>
     <t>101267</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101267/0008-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101267/0008-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS E EXTENSIVO A SECRETARIA MUNICIPAL COMPETENTE, PARA VIABILIZAR ESFORÇOS PARA MELHORIA PREDIAL DO CORREIO E CAPACITAÇÃO PARA OS FUNCIONÁRIOS CEDIDOS PARA TAIS FUNÇÕES. </t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101268/0009-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101268/0009-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE VERIFICAR COM O SETOR DE ILUMINAÇÃO PARA QUE SEJA FEITA UMA REVISÃO EM TODA PARTE DE ILUMINAÇÃO DO MUNICÍPIO </t>
   </si>
   <si>
     <t>101269</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101269/0010-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101269/0010-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO  PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS E EXTENSIVO  AO SECRETARIO DE OBRAS E SERVIÇOS , A CONSTRUÇÃO DE DOIS BANHEIROS JUNTO AO QUIOSQUE MUNICIPAL. </t>
   </si>
   <si>
     <t>101270</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101270/0011-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101270/0011-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS QUE VIABILIZE A IMPLANTAÇÃO DE UMA FARMÁCIA CENTRAL, DESVINCULADA DE SECRETARIAS MUNICIPAIS, PARA ATENDER A POPULAÇÃO.</t>
   </si>
   <si>
     <t>101271</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101271/0012-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101271/0012-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL EXCELENTISSIMO SENHOR ADÉLCIO APARECIDO MARTINS, E EXTENSIVO A SECRETARIA MUNICIPAL COMPETENTE, PARA VIABILZAR ESFORÇOS PARA REABERTURA DO BANCO DO POVO PAULISTA (BPP) NO MUNICIPIO DE FERNÃO. </t>
   </si>
   <si>
     <t>101272</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101272/0013-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101272/0013-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL SENHOR ADELCIO APARECIDO MARTINS, MOSTRANDO A NECESSIDADE DE PROCEDER COM URGÊNCIA A INSTALAÇÃO DE CÂMARAS DE MONITORAMENTO EM PONTOS ESTRATÉGICOS NA CIDADE DE FERNÃO </t>
   </si>
   <si>
     <t>101273</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101273/0014-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101273/0014-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS PARA QUE VIABILIZE A "INSTALAÇÃO" DE 1 (UM) POSTE DE ILUMINAÇÃO PÚBLICA NA SAÍDA DA VICINAL QUE DÁ ACESSO PARA O BAIRRO POÇO DE PEDRA/CAIC, ENFRENTE DA RESIDÊNCIA DO SENHOR VALDECIR DE OLIVEIRA E DO PORTO DE AREIA DO BRAGANTE. </t>
   </si>
   <si>
     <t>101274</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101274/0015-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101274/0015-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A POSSIBILIDADE DE CONCEDER AUMENTO DO VALE ALIMENTAÇÃO NO VALOR MÍNIMO DE R$ 400,00 (QUATROCENTOS REAIS) AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS (DATA BASE DE SETEMBRO)</t>
   </si>
   <si>
     <t>101275</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101275/0016-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101275/0016-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS E EXTENSIVA SECRETÁRIA COMPETENTE, UM PROJETO NO SENTIDO DE QUE SEJAM TOMADAS PROVIDÊNCIAS PARA INTERCEDER JUNTO A CPFL PAULISTA PARA QUE SEJA COLOCADO MAIS 01 (UM) POSTE DE ILUMINAÇÃO NA RUA DE FRONTE COM A CASA DO SENHOR FARIA DA RUA ALAMEDA CAPITÃO CAVALCANTE.</t>
   </si>
   <si>
     <t>101276</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101276/0017-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101276/0017-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS QUE SEJA TOMADA DE PROVIDÊNCIAS URGENTE EM RELAÇÃO A SITUAÇÃO QUE ESTÁ NO PATEO DA FEPASA EM FERNÃO VIZINHA A CASA Nº 06 DO (SENHOR LUCIANO FINATI0)  E SEU RESPECTIVO TERRENO LOCALIZADO NAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>101277</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101277/0018-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101277/0018-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A PREMENTE NECESSIDADE DE AUMENTAR A VAZÃO DA CANALETA CONSTANTE DA RUA SETE DE SETEMBRO ANTES DO PARAISÓPOLIS, DANDO A ELA MAIS PROFUNDIDADE.</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101278/0019-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101278/0019-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A PREMENTE NECESSIDADE DE AUMENTAR O QUEBRA MOLAS COM REDUTORES DE VELOCIDADE DA RUA SETE DE SETEMBRO COM A RUA QUE PASSA EM FRENTE A ESCOLA, PRECISAMENTE DEFRONTE A CASA DO SENHOR FRANCISCO GRAIÁ NESTE MUNICIPIO. </t>
   </si>
   <si>
     <t>101279</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101279/0020-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101279/0020-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A PROCEDER INSTALAÇÃO EM CARÁTER DE URGÊNCIA LOMBADA EM FRENTE CRECHE MUNICIPAL NÚCLEO DE EDUCAÇÃO INFANTIL FUTURO DE FERNÃO E O NÚCLEO HABITACIONAL ANTÔNIO ANSELMO CABETE. </t>
   </si>
   <si>
     <t>101280</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101280/0021-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101280/0021-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A "MUDANÇA DE HORARIO DE ABERTURA DA CRECHE MUNICIPAL NUCLEO DE EDUCAÇÃO INFANTIL FUTURO DE FERNÃO". </t>
   </si>
   <si>
     <t>101281</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101281/0022-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101281/0022-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A INSERÇÃO DA SECRETÁRIA DE ESPORTE NO PROJETO DESENVOLVIDO PELA SECRETÁRIA DE EDUCAÇÃO, O "PROJETO CRIANÇA FORA DA RUA". </t>
   </si>
   <si>
     <t>101282</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101282/0023-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101282/0023-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS E AO DEPARTAMENTO JURIDICO DA PREFEITURA MUNICIPAL DE FERNÃO A REALIZAÇÃO DE ESTUDOS OBJETIVANDO A ELABORAÇÃO DE PROJETO DE LEI INSTITUINDO AO FUNCIONÁRIO PÚBLICO MUNICIPAL DE FERNÃO FOLGA NO DIA DO ANIVERSÁRIO. </t>
   </si>
   <si>
     <t>101283</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101283/0024-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101283/0024-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A VIABILIZAR À ABERTURA DE UMA RUA QUE DA FUNDOS AOS TERRENOS DA RUA SEBASTIÃO ANDRÉ DA FONSECA SEGUINDO A RUA JOSÉ BONIFÁCIO ENCONTRANDO-SE COM A RUA SALVADOR DIAS DE ALMEIDA. </t>
   </si>
   <si>
     <t>101284</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101284/0025-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101284/0025-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS E DEPARTAMENTO DE COMPRAS E LICITAÇÕES, SEJA ABERTO PROCESSO LICITATÓRIO PARA O USO DO ESPAÇO DESTINADO A ÁREA DE PANIFICADORA LOCALIZADO NA ANTIGA ASSOCIAÇÃO CULTURAL DE FERNÃO. </t>
   </si>
   <si>
     <t>101285</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101285/0026-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101285/0026-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A REALIZAÇÃO DE ESTUDOS TÉCNICOS, OBJETIVANDO A VIABILIDADE DE CONCESSÃO DE USO DE ESPAÇO PÚBLICO QUE SE ENCONTRA NO TERMINAL RODOVIÁRIO DESTINADO À EXPLORAÇÃO DO ESPAÇO RESERVADO A UMA LANCHONETE OU CANTINA.</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101286/0027-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101286/0027-2018.pdf</t>
   </si>
   <si>
     <t>CÓDIGO DE POSTURA MUNICIPAIS: ORIGINARIAMENTE ERAM DOCUMENTOS QUE REUNIAM O CONJUNTO DAS NORMAS MUNICIPAIS, EM TODOS AS ÁREAS DE ATUAÇÃO DO PODER PÚBLICO. COM O PASSAR DO TEMPO, A MAIOR PARTE DA ATRIBUIÇÕES DO PODER LOCAL PASSOU A SER REGIDA POR LEGISLAÇÃO ESPECÍFICA ( LEI DE ZONEAMENTO, LEI DE PARCELAMENTO, CÓDIGO DE OBRAS, CÓDIGO TRIBUTÁRIO ETC ), FICANDO O CÓDIGO DE POSTURA RESTRITO ÀS DEMAIS QUESTÕES DE INTERESSE LOCAL, NOTADAMENTE AQUELAS REFERENTES AO USO DOS ESPAÇOS PÚBLICOS, AO FUNCIONAMENTO DE ESTABELECIMENTOS, À HIGIENE E AO SOSSEGO PÚBLICO.</t>
   </si>
   <si>
     <t>101287</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101287/0028-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101287/0028-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, O ENVIO DE PROJETO DE LEI INSTITUINDO NO ÂMBITO DO MUNICÍPIO DE FERNÃO O PROGRAMA " IPTU VERDE " , CUJO ABJETIVO É FOMENTAR  MEDIDAS QUE PRESERVEM, PROTEJAM E RECUPEREM O MEIO AMBIENTE, MEDIANTE A CONCESSÃO DE BENEFICIO TRIBUTÁRIO AO CONTRIBUINTE.</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101288/0029-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101288/0029-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECDO MARTINS DE  PROCEDER A EXTENSÃO DO ALAMBRADO QUE PROTEGE A RESISTENCIAS EDIFICADAS NAS PROXIMIDADES DO CAMPO MUNIUCIPAL DE FERNÃO </t>
   </si>
   <si>
     <t>101289</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101289/0030-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101289/0030-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL ADELCIO APARECIDO MARTINS A VIABILIDADE DE AUMENTAR O VALOR ESTIPULADO PARA MOTORISTAS QUE VIAJAM E FICAM FORA DO MUNICÍPIO DE FERNÃO POR MAIS DE SEIS HORAS. </t>
   </si>
   <si>
     <t>300044</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300044/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300044/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA JOSÉ RODRIGUES DOS SANTOS, OCORRIDO NO DIA 06 DE JANEIRO DE 2018. </t>
   </si>
   <si>
     <t>300045</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300045/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300045/0002-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO SIMEÃO NETO, OCORRIDO NO DIA 28 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>300046</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300046/0003-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300046/0003-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR HIROSI KASSIMURA OCORRIDO NO DIA 18 (DEZOITO) DO MÊS DE FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>300047</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300047/0004-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300047/0004-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA LUZIA FIGUEIREDO DA COSTA OCORRIDO NO DIA 31 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>300048</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300048/0005-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300048/0005-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES, AOS PROFISSIONAIS DA SAÚDE DRA. ROSA MARIA DEL VESCOVO E DRA. MARIANE COUTO MARTINS, PELA CONQUISTA DO PREMIO DAVID CASPISTRANO.</t>
   </si>
   <si>
     <t>300049</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300049/0006-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300049/0006-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO AO BISPO DOM RUBENS SEVILHA POR SUA POSSE COMO NOVO BISPO DA DIOCESE DE BAURU. </t>
   </si>
   <si>
     <t>300050</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300050/0007-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300050/0007-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS E CONGRATULAÇÃO AOS PROFESSORES DO NOSSO MUNICIPIO DE FERNÃO PELOS RELEVANTES SERVIÇOS PRESTADOS A FERNÃO. </t>
   </si>
   <si>
     <t>300051</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300051/0008-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300051/0008-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APELO AO PROJETO DE EMENDA À CONSTITUIÇÃO DO ESTADO SÃO PAULO Nº 2 DE 2018, QUE TRAMITA NA ASSEMBLÉIA LEGISLATIVA DO ESTADO SÃO PAULO ASSINADA POR DIVERSOS PARLAMENTARES, QUE INCLUI O PARÁGRAFO 2º AO ARTIGO 138 DA CONSTITUIÇÃO DO ESTADO, ONDE DISPÕE SOBRE OS VENCIMENTOS DOS SERVIDORES PERTENCENTES ÁS CLASSES DA ÁREA DE SEGURANÇA PÚBLICA, EM ESPECIAL OS POLICIAIS MILITARES. </t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO 2016 - PROCESSO ETC-3884.989.16-1 E RESPECTIVO PARECER PRÉVIO </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/0001-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "CIDADÃO FERNÃOENSE" AO DEPUTADO FEDERAL WALTER SHINDI IHOSHI.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/0002-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/0003-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/0003-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE FERIADOS RELIGIOSOS MUNICIPAIS NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/0004-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/0004-2018.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/0005-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/0005-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÂO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/0006-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/0006-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº  911/2018, DE 31 DE AGOSTO DE 2018, QUE DISPÕE SOBRE A CRIAÇÃO E A EXTINÇÃO DE CARGO DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/0033-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/0033-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CÓDIGO DE POSTURAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, A WILLIAN CHRISLEY ROSA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/0002-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/0003-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/0003-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/0004-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/0004-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/0005-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/0005-2018.pdf</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/0006-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/0006-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE FUNCÕES DE CONFIANÇA PARA  EXERCÍCIO DOS SERVIDORES DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/0007-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/0007-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS ATRIBUIÇÕES DO CARGO DE FISCAL TRIBUTÁRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/0008-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/0008-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/0009-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/0009-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS- LDO PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/0010-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/0010-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/0011-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/0011-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS. (AQUISIÇÃO  DE DOIS VEÍCULOS QUE SERÃO DESTINADOS À SECRETARIA MUNICIPAL DE SÁUDE) </t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/0012-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/0012-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO 2º DO ARTIGO 1º , DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/0013-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/0013-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDENCIAS. (PARA COMPRA DE UM VEÍCULO TIPO VAN, PARA O USO DA UNIDADE DE SAÚDE DA FAMÍLIA). </t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/0014-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/0014-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. (DOTAÇÕES DIVERSAS)</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/0015-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/0015-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. (ATENDIMENTO DOS LIMITES IMPOSTOS PELA CF ART. 29A)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/0016-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/0016-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, A EMPRESA LIMA BAURU COMÉRCIO DE COSMÉTICOS LIMITADA EPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/0017-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/0017-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA  2018/2021 E NA  LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2019, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDAS NA LOA - LEI ORÇAMENTÁRIA ANUAL PARA 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/0018-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/0018-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO PARA O EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/0019-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/0019-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS.  (AQUISIÇÃO DE IMOBILÁRIOS E EQUIPAMENTOS PARA A CRECHE PARA ACOLHER CRIANÇAS DE 0A 3 ANOS).</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/0020-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/0020-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO IX AO ARTIGO 2º DA LEI MUNICIPAL N° 361/2006, DE 16 DE NOVEMBRO DE 2006, QUE TRATA DAAUTORIZAÇÃO AO EXECUTIVO MUNICIPAL DE CELEBRAR CONVÊNIOS COM INSITUIÇÕES FINANCEIRAS PARA A CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/0021-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/0021-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1549/0022-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1549/0022-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO E DESCONTO, DENOMINADO "IPTU VERDE", NO MUNICÍPIO DE FERNÃO - SP, E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1550/0023-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1550/0023-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, À EMPRESA LIMA BAURU COMÉRCIO DE COSMÉTICOS LIMITADA EPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1551/0024-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1551/0024-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2018 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/0001-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA  O PRESIDENTE DA CÂMARA CONTRATAR JORNAL NA VERSÃO IMPRENSA E DIGITAL DE CIRCULAÇÃO NO MUNICÍPIO DE FERNÃO PARA  A PUBLICAÇÃO DOS ATOS OFICIAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/0002-2018.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO DO § 1º DO ARTIGO 22 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO.</t>
   </si>
   <si>
     <t>200436</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200436/0001-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200436/0001-2018.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVOCADA UMA SESSÃO EXTRAORDINÁRIA PARA O PRÓXIMO DIA 30 DE JANEIRO DE 2018 ÀS 20:00 HORAS NA SEDE DA CÂMARA MUNICIPAL DE FERNÃO PARA DELIBERAÇÃO DO PROJETO DE LEI Nº 02/2018  E PROJETO DE LEI 03/2018 DE AUTORIA DO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200437</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200437/0002-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200437/0002-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A APROVAÇÃO DO PROJETO DE LEI 02/2018 QUE DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E PROJETO DE LEI 03/2018 QUE DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE SÃO JOSE E DÁ OUTRAS PROVIDÊNCIAS, AMBOS DE AUTORIA DO SENHOR PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200438</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200438/0003-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200438/0003-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO NO PROJETO DE LEI Nº 04-2018 QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL  ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200439</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200439/0004-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200439/0004-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO NO PROJETO DE LEI Nº 01-2018 QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DA MESA DIRETORA E PROJETO DE LEI Nº 02-2018 QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE AUTORIA DA MESA DIRETORA. </t>
   </si>
   <si>
     <t>200440</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200440/0005-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200440/0005-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO MUNICIPAL, AFIM DE QUE SEJA FORNECIDO OS SEGUINTES DOCUMENTOS E INFORMAÇÕES DA SECRETARIA DO MEIO AMBIENTE.1- RELATÓRIO DA PONTUAÇÃO DAS DIVERSAS DIRETIVAS, DO PROGRAMA MUNICÍPIO VERDE E AZUL, FAZENDO UM COMPARATIVO DOS ANOS DE 2016 E 2017, DESTACANDO AS PONTUAÇÃO DA DIVERSAS SECRETARIAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>200441</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200441/0006-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200441/0006-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO MUNICIPAL E EXTENSIVO A SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL DO MUNICIPIO DE FERNÃO SENHORA JULIANA DA COSTA FERREIRA AFIM QUE SEJA FORNECIDO DOCUMENTOS. </t>
   </si>
   <si>
     <t>200442</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200442/0007-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200442/0007-2018.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL SE DIGNE ATRAVÉS DAS SECRETARIAS COMPETENTES DESTA MUNICIPALIDADE PARA QUE SEJAM ADVERTIDOS OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DOS RESPECTIVOS DEPARTAMENTOS, DA UTILIZAÇÃO DE SEUS CELULARES EM PLENO HORÁRIO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>200443</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200443/0008-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200443/0008-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE VISTA AO PROJETO DE LEI Nº 06/2018 DE 10 DE ABRIL DE 2018 QUE DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA PARA O EXERCÍCIO DOS SERVIDORES DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200444</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200444/0009-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200444/0009-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A CONTRIBUIÇÃO PARA ILUMINAÇÃO PÚBLICA (CIP; Nº 769/2014 DE 05 DE DEZEMBRO 2014) </t>
   </si>
   <si>
     <t>200445</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200445/0010-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200445/0010-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 10-2018 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200446</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200446/0011-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200446/0011-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 11-2018 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS (AQUISIÇÃO DE DOIS VEÍCULOS QUE SERÃO DESTINADOS À SECRETARIA DE SAÚDE) AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200448</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200448/0012-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200448/0012-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 12/2018 QUE DISPÕE SOBRE A ALTERAÇÃO DO 2º DO ARTIGO 1º DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200447</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200447/0013-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200447/0013-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 13/2018 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVID|ÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>200449</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200449/0014-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200449/0014-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 05/2018 QUE DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DA MESA DIRETORA. </t>
   </si>
   <si>
     <t>200451</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200451/0015-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200451/0015-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA SEJA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 14-2018 QUE DISPÕE SOBRE A ABERTURA  DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200450</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200450/0017-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200450/0017-2018.pdf</t>
   </si>
   <si>
     <t>REQUEREM OUVIDO O PLENÁRIO, QUE SEJA CONCEDIDA URGÊNCIAS ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI N." 019/2018 DE 01 DE NOVEMBRO DE 2018 QUE DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS DA AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>200452</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200452/0018-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200452/0018-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM OUVIDO O PLENÁRIO, QUE, SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO  PROJETO DE LEI N.º 020/2018 DE 01 DE NOVEMBRO DE 2018 QUE DISPÕE SOBRE A ALTERAÇÃO DO INCISO IX AO ARTIGO 2° DA LEI MUNICIPAL N.o 361/2006 DE 16 DE NOVEMBRO DE 2006, QUE TRATA DA AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL DE CELEBRARCONVÊNIOS COM INSTITUIÇÕES FINANCEIRAS PARA A CONCESSÃO DE EMPRÉSTIMOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200454</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200454/0019-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200454/0019-2018.pdf</t>
   </si>
   <si>
     <t>REQUEREM OUVIDO O PLENÁRIO, QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO  PROJETO DE LEI N." 022/2018 DE 28 DE NOVEMBRO DE 2018 QUE INSTITUI O PROGRAMA DE INCENTIVO E DESCONTO, DENOMINADO "IPTU VERDE", NO MUNICÍPIO DE FERNÃO-SP, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>200453</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200453/0020-2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200453/0020-2018.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM OUVIDO O PLENÁRIO QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO  PROJETO DE LEI N." 023/2018 DE 30 DE NOVEMBRO DE 2018 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECÍFICA, POR DOAÇÃO COM ENCARGOS À EMPRESA LIMA BAURU COMÉRCIO DE COSMÉTICOS LIMITADA EPP E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1668,68 +1668,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900111/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900110/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900112/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900113/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900114/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900115/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900116/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900117/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900118/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900119/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900120/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900121/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900122/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900123/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900124/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900130/0016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900129/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900131/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900132/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900126/0020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900127/0021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900125/0022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900128/0023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900133/0024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900139/0025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900140/0026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900135/0027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900136/0028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900134/0030-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900137/0031-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900138/0032-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400008/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400009/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101260/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101261/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101262/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101263/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101264/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101265/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101266/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101267/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101268/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101269/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101270/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101271/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101272/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101273/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101274/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101275/0016-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101276/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101277/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101278/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101279/0020-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101280/0021-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101281/0022-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101282/0023-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101283/0024-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101284/0025-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101285/0026-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101286/0027-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101287/0028-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101288/0029-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101289/0030-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300044/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300045/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300046/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300047/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300048/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300049/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300050/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300051/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/0033-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/0016-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/0020-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/0021-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1549/0022-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1550/0023-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1551/0024-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200436/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200437/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200438/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200439/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200440/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200441/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200442/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200443/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200444/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200445/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200446/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200448/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200447/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200449/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200451/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200450/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200452/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200454/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200453/0020-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900111/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900110/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900112/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900113/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900114/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900115/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900116/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900117/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900118/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900119/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900120/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900121/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900122/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900123/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900124/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900130/0016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900129/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900131/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900132/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900126/0020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900127/0021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900125/0022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900128/0023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900133/0024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900139/0025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900140/0026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900135/0027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900136/0028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900134/0030-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900137/0031-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/900138/0032-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400008/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/400009/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101260/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101261/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101262/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101263/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101264/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101265/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101266/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101267/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101268/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101269/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101270/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101271/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101272/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101273/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101274/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101275/0016-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101276/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101277/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101278/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101279/0020-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101280/0021-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101281/0022-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101282/0023-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101283/0024-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101284/0025-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101285/0026-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101286/0027-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101287/0028-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101288/0029-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/101289/0030-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300044/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300045/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300046/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300047/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300048/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300049/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300050/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/300051/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/0033-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/0016-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/0020-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/0021-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1549/0022-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1550/0023-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1551/0024-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200436/0001-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200437/0002-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200438/0003-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200439/0004-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200440/0005-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200441/0006-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200442/0007-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200443/0008-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200444/0009-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200445/0010-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200446/0011-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200448/0012-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200447/0013-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200449/0014-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200451/0015-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200450/0017-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200452/0018-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200454/0019-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2018/200453/0020-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>