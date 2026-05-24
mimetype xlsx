--- v0 (2025-10-05)
+++ v1 (2026-05-24)
@@ -54,1125 +54,1125 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>901202</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUTOG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
     <t>LUIZ ALFREDO LEARDINI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901202/autografo_01-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901202/autografo_01-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901203</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901203/autografo_02-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901203/autografo_02-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901204</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901204/autografo_03-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901204/autografo_03-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901215</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901215/autografo_04-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901215/autografo_04-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>901216</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901216/autografo_05-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901216/autografo_05-2020.pdf</t>
   </si>
   <si>
     <t>901217</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901217/autografo_06-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901217/autografo_06-2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>901218</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901218/autografo_07-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901218/autografo_07-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>901219</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901219/autografo_08-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901219/autografo_08-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECOMPOSIÇÃO ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901220</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901220/autografo_09-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901220/autografo_09-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>901253</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901253/autografo_0102020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901253/autografo_0102020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901261</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901261/autografo_0112020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901261/autografo_0112020.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901269</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901269/autografo_0122020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901269/autografo_0122020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 1º, DA LEI Nº756/2014, DE 08 DE AGOSTO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901270</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901270/autografo_0132020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901270/autografo_0132020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL  ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>901271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901271/autografo_0142020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901271/autografo_0142020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>901272</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901272/autografo_0152020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901272/autografo_0152020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DO PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FERNÃO, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103/19, ALTERANDO AS LEIS MUNICIPAIS 002/97, Nº 005/97, 19/97, COM ÚLTIMA REDAÇÃO DADA PELAS LEIS 896/2017 e 346/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901303/autografo_0162020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901303/autografo_0162020.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901459</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901459/autografo_0172020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901459/autografo_0172020.pdf</t>
   </si>
   <si>
     <t>FIXA ALÍQUOTA DE CONTRIBUIÇÃO DOS PODERES EXECUTIVO E LEGISLATIVO PARA O FUMAP – FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901460</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901460/autografo_0182020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901460/autografo_0182020.pdf</t>
   </si>
   <si>
     <t>901461</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901461/autografo_0192020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901461/autografo_0192020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>901477</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901477/autografo_0202020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901477/autografo_0202020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901482</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901482/autografo_0212020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901482/autografo_0212020.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901485</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901485/autografo_0222020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901485/autografo_0222020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901481</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901481/autografo_0232020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901481/autografo_0232020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020</t>
   </si>
   <si>
     <t>901486</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901486/autografo_0242020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901486/autografo_0242020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901498</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901498/autografo_0252020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901498/autografo_0252020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>901502</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>901504</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901504/autografo_0272020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901504/autografo_0272020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL PPA 2018/2021 E NA LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2021, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDOS NA LOA LEI ORÇAMENTÁRIA ANUAL PARA 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901503</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901503/autografo_0282020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901503/autografo_0282020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901501</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL N° 001/1997, DE 26 DEZEMBRO DE 1997, LEI COMPLEMENTAR N° 028/2017 DE 29 DE SETEMBRO DE 2017 E ALTERAÇÕES, QUE APROVA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901489</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901489/emenda_001-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901489/emenda_001-2020.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 001/2020 AO PROJETO DE LEI N.º 019/2020 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901494</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901494/emenda_002-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901494/emenda_002-2020.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 02 A PROPOSTA DE EMENDA A LEI ORGÂNICA N.º 01/2020</t>
   </si>
   <si>
     <t>901495</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901495/emenda_003-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901495/emenda_003-2020.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 03 A PROPOSTA DE EMENDA A LEI ORGÂNICA N.º 01/2020</t>
   </si>
   <si>
     <t>901198</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t xml:space="preserve">DIVA DE OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901198/indicacao_01-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901198/indicacao_01-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL PARA QUE TOME AS SEGUINTES PROVIDÊNCIAS "PROCEDA A ILUMINAÇÃO ADEQUADA NA RUA BENEDITO SOARES FIDÊNCIO".</t>
   </si>
   <si>
     <t>901207</t>
   </si>
   <si>
     <t>Eber Rogerio Assis</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901207/indicacao_02-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901207/indicacao_02-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR RH A DISPOSIÇÃO SOBRE A "INSERÇÃO DE DISPOSITIVO DA LEI COMPLEMENTAR N.02/98, DE 20 DE ABRIL DE 1998. E DA OUTRAS PROVIDÊNCIAS, ONDE FICARA INSERIDO NO ARTIGO 66 DA LEI COMPLEMENTAR, O ACRÉSCIMO DO INCISO XVI QUE CONSISTE EM 01 (UM) DIA DE FOLGA NO MÊS DO ANIVERSÁRIO DOS SERVIDORES".</t>
   </si>
   <si>
     <t>901208</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901208/indicacao_03-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901208/indicacao_03-2020.pdf</t>
   </si>
   <si>
     <t>INDICA UMA CRIAÇÃO DE UM SETOR DE ASSESSORIA DE COMUNICAÇÃO</t>
   </si>
   <si>
     <t>901209</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901209/indicacao_04-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901209/indicacao_04-2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ADOTADO A "CONCESSÃO DE FÉRIAS AOS SERVIDORES MUNICIPAIS" , EM ATÉ 03(TRÊS) PERÍODOS, DESDE QUE UM PERÍODO TENHA PELO MENOS 14 DIAS, E OS OUTROS TENHAM 05 (CINCO) OU MAIS DIAS CORRIDOS.</t>
   </si>
   <si>
     <t>901222</t>
   </si>
   <si>
     <t>Jaime de Almeida Mira</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901222/indicacao_05-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901222/indicacao_05-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL A VIABILIDADE DE ELEVAR AS LOMBADAS JÁ EXISTENTE NA RUA ANTÔNIO CABETTI, PRECISAMENTE ENFRENTE DO BAR DO SENHOR JOAQUIM E DO BAR DO SACÁ (ANTIGO BAR DO SR. OLÍVIO) UMA VEZ QUE DEVIDO O RECAPEAMENTO DA REFERIDA RUA, AS LOMBADAS FICARAM MENOS ELEVADAS, E COM ISSO NA REFERIDA LOCALIDADES CONTAM COM TRÁFEGOS INTENSO DE PEDESTRE E OS CARROS QUE POR ALI CIRCULAM, ULTRAPASSAM O LIMITE DE VELOCIDADE PERMITIDO, COLOCANDO EM RISCO A VIDA DE TODOS OS PEDESTRE.</t>
   </si>
   <si>
     <t>901258</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901258/indicacao_0062020_diva_de_oliveira.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901258/indicacao_0062020_diva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETÁRIA COMPETENTE, ESTUDE MELHOR POSSIBILIDADE NO SENTIDO ESTAR CEDENDO AS MAQUINAS DE COSTURA DE PROPRIEDADE DO MUNICÍPIO DE FERNÃO, PARA AS COSTUREIRAS DE NOSSA CIDADE QUE NÃO TENHAM CONDIÇÕES FINANCEIRAS DE COMPRAR UMA MÁQUINA DE COSTURA PARA EXERCER SUA ATIVIDADE DE COSTUREIRA, QUER ATRAVÉS DE TERMO DE CESSÃO EM COMODATO, OU MEDIANTE PAGAMENTO EM PORCENTAGEM PELOS SEUS SERVIÇOS COBRADOS.</t>
   </si>
   <si>
     <t>901259</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901259/indicacao_0072020_diva_de_oliveira.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901259/indicacao_0072020_diva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA JUNTO AO SETOR COMPETENTE, QUE ESTUDE UMA POSSIBILIDADE DE UTILIZAÇÃO DE UM DOS PRÉDIOS PÚBLICO DE NOSSA CIDADE  QUE ESTIVER SEM USO, PARA CRIAÇÃO DE UMA ÁREA DE LAZER PARA OS JOVENS FREQUENTAREM APOS AS AULAS.</t>
   </si>
   <si>
     <t>901469</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901469/indicacao_-_0082020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901469/indicacao_-_0082020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE EXECUTIVO MUNICIPAL, EXCELENTÍSSIMO SENHOR ADÉLCIO APARECIDO MARTINS E EXTENSIVO A SECRETARIA MUNICIPAL COMPETENTE SOLICITANDO PROVIDÊNCIAS EM FAZER REDUTOR DE VELOCIDADE (LOMBADA) EM FRENTE A PROPRIEDADE RURAL DA MIRIAN (FILHA DA DONA DAZINHA), LOCALIZADO NA VICINAL CAIC</t>
   </si>
   <si>
     <t>901465</t>
   </si>
   <si>
     <t xml:space="preserve">AMAURI FIGUEIREDO SANTIAGO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901465/indicacao_-_0092020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901465/indicacao_-_0092020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A MUNICIPALIDADE PROCEDER A ESTUDOS PARA INSTITUIR ALGUM PLANEJAMENTO PARA A SUBSTITUIÇÃO DAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA DE VAPOR DE SÓDIO PARA LÂMPADAS DE TECNOLOGIA DE LED.</t>
   </si>
   <si>
     <t>901473</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901473/indicacao_-_0102020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901473/indicacao_-_0102020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL DE FERNÃO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE ( LOMBADA )</t>
   </si>
   <si>
     <t>901474</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901474/indicacao_-_0112020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901474/indicacao_-_0112020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL DE FERNÃO A INSTALAÇÃO DE TOTENS DE CONCRETO COM OS DIZERES : "EU AMO FERNÃO" A SEREM INSTALADOS NAS ENTRADAS DA CIDADE E NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>901493</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901493/indicacao_-_0122020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901493/indicacao_-_0122020.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO NA QUADRA AO LADO DO CAMPO DE FUTEBOL LOCALIZADA NA RUA SALVADOR DIAS DE ALMEIDA.</t>
   </si>
   <si>
     <t>901301</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901301/mocao_001-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901301/mocao_001-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº 001-2020 - APLAUSOS AOS PROFESSORES DA REDE MUNICIPAL DE FERNÃO, PELO ÓTIMO DESEMPENHO NAS AÇÕES DE PREVENÇÃO À PROPAGAÇÃO DO CORONAVÍRUS , VIRTUDE DAS AULAS PRESENCIAIS ESTAREM SUSPENSAS SEM DATA PREVISTA PARA A VOLTA.</t>
   </si>
   <si>
     <t>901302</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901302/mocao_002-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901302/mocao_002-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº 002-2020 - APLAUSOS A TODOS OS FUNCIONÁRIOS MUNICIPAIS DE FERNÃO , DA ÁREA DA SAÚDE LOTADOS NA UNIDADE DA FAMÍLIA DE FERNÃO PELO ÓTIMO DESEMPENHO NAS AÇÕES DE PREVENÇÃO À PROPAGAÇÃO DO CORONA VÍRUS.</t>
   </si>
   <si>
     <t>901462</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901462/mocao_003-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901462/mocao_003-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. WILSON MAURICIO DIAS DE ALMEIDA, OCORRIDO NO DIA 29 DE MAIO DE 2020, COM 66 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>901478</t>
   </si>
   <si>
     <t>DONIZETE FERNANDES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901478/mocao_004-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901478/mocao_004-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMILIA FIDÊNCIO PELO FALECIMENTO DO SR. JURACI FIDÊNCIO, OCORRIDO NO DIA 08 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>901479</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901479/mocao_005-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901479/mocao_005-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA SATO, PELO FALECIMENTO DA SENHORA TIYOKO MINAMIZAWA SATO, OCORRIDO NO DIA 26 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>901490</t>
   </si>
   <si>
     <t>José Carlos Greco</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901490/mocao_006-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901490/mocao_006-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO DELEGADO DR.VALDIR TRAMONTINI.</t>
   </si>
   <si>
     <t>901497</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t xml:space="preserve"> UNIDADE REGIONAL DE MARILA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901497/parecer_tribunal_de_contas_contas_prefeitura_exercicio_2018.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901497/parecer_tribunal_de_contas_contas_prefeitura_exercicio_2018.pdf</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>901255</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOC - COMISSÃO DE FINANÇAS, ORÇAMENTO E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901255/projeto_de_decreto_legislativo_0012020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901255/projeto_de_decreto_legislativo_0012020.pdf</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS, AS CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>901491</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901491/projeto_de_decreto_legislativo_0022020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901491/projeto_de_decreto_legislativo_0022020.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CENTRO EDUCACIONAL UM NOVO AMANHÃ A CRECHE ESCOLA SEM DENOMINAÇÃO OFICIAL.</t>
   </si>
   <si>
     <t>901500</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901500/projeto_de_decreto_legislativo_0032020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901500/projeto_de_decreto_legislativo_0032020.pdf</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS AS CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>901213</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora 2019-2020</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901213/projeto_de_lei_001020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901213/projeto_de_lei_001020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECOMPOSIÇÃO ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901214</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901214/projeto_de_lei_02-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901214/projeto_de_lei_02-2020.pdf</t>
   </si>
   <si>
     <t>901251</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901251/projeto_de_lei_da_camara_0032020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901251/projeto_de_lei_da_camara_0032020.pdf</t>
   </si>
   <si>
     <t>901464</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901464/projeto_de_lei_da_camara_0042020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901464/projeto_de_lei_da_camara_0042020.pdf</t>
   </si>
   <si>
     <t>FIXA OS VALORES DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS A PARTIR DE 1º DE JANEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901224</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>ADÉLCIO APARECIDO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901224/projeto_de_lei_complementar_0342020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901224/projeto_de_lei_complementar_0342020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DO PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FERNÃO, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103/19, ALTERANDO AS LEIS MUNICIPAIS 002/97,Nº 005/97 19/97, COM A ÚLTIMA REDAÇÃO DADA PELAS LEIS 896/2017 E 346/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901499</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901499/projeto_de_lei_complementar_0352020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901499/projeto_de_lei_complementar_0352020.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL Nº 001/1997, DE 26 DE DEZEMBRO DE 1997, LEI COMPLEMENTAR Nº 028/2017, DE 29 DE SETEMBRO DE 2017 E ALTERAÇÕES QUE APROVA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901192</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901192/projeto_de_lei_do_executivo__01-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901192/projeto_de_lei_do_executivo__01-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, À EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901193</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901193/projeto_de_lei_do_executivo_02-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901193/projeto_de_lei_do_executivo_02-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DO EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901194</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901194/projeto_de_lei_do_executivo_03-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901194/projeto_de_lei_do_executivo_03-2020.pdf</t>
   </si>
   <si>
     <t>901195</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901195/projeto_de_lei_do_executivo_04-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901195/projeto_de_lei_do_executivo_04-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS ( AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES PARA A CRECHE MUNICIPAL )</t>
   </si>
   <si>
     <t>901196</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901196/projeto_de_lei_do_executivo_05-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901196/projeto_de_lei_do_executivo_05-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS. (PAVIMENTAÇÃO ASFÁLTICA EM RUAS DA CIDADE E PARA CONSTRUÇÃO DE PISTA PEDESTRIANISMO)</t>
   </si>
   <si>
     <t>901206</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901206/projeto_de_lei_do_executivo_06-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901206/projeto_de_lei_do_executivo_06-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901205</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901205/projeto_de_lei_do_executivo_07-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901205/projeto_de_lei_do_executivo_07-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS. (ADQUIRIR UM TRATOR AGRÍCOLA)</t>
   </si>
   <si>
     <t>901221</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901221/projeto_de_lei_do_executivo_08-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901221/projeto_de_lei_do_executivo_08-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS. PARA O FORNECIMENTO DE FOSSAS SÉPTICAS BIODIGESTORES DE PVC PARA PRODUTORES RURAIS, CONVÊNIO PREFEITURA MUNICIPAL DE FERNÃO E SECRETARIA DE INFRAESTRUTURA E MEIO AMBIENTE - (FEHIDRO)</t>
   </si>
   <si>
     <t>901254</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901254/projeto_de_lei_do_executivo_09-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901254/projeto_de_lei_do_executivo_09-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 1º, DA LEI Nº 756/2014, DE 08 DE AGOSTO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS. ( PARA ABRIGAR DELEGACIA DE POLÍCIA )</t>
   </si>
   <si>
     <t>901260</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901260/projeto_de_lei_0102020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901260/projeto_de_lei_0102020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901267</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901267/projeto_de_lei_do_executivo_11-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901267/projeto_de_lei_do_executivo_11-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDENCIAS. (OFICIO Nº 03/2020 FICHA DE DESPESA DESTA CÂMARA MUNICIPAL)</t>
   </si>
   <si>
     <t>901268</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901268/projeto_de_lei_do_executivo_12-20201.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901268/projeto_de_lei_do_executivo_12-20201.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2020, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901299</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901299/projeto_de_lei_do_executivo_13-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901299/projeto_de_lei_do_executivo_13-2020.pdf</t>
   </si>
   <si>
     <t>FIXA ALÍQUOTA DE CONTRIBUIÇÃO DOS PODERES EXECUTIVO E LEGISLATIVO PARA A FUMAP- FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901300</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901300/projeto_de_lei_do_executivo_14-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901300/projeto_de_lei_do_executivo_14-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901434</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901434/projeto_de_lei_do_executivo_15-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901434/projeto_de_lei_do_executivo_15-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS. AQUISIÇÃO DE MÓVEIS PARA AS SALAS RECÉM CONSTRUÍDAS NESTA PREFEITURA.</t>
   </si>
   <si>
     <t>901463</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901463/projeto_de_lei_do_executivo_no_16-2020_23-07-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901463/projeto_de_lei_do_executivo_no_16-2020_23-07-2020.pdf</t>
   </si>
   <si>
     <t>901467</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901467/projeto_de_lei_do_executivo_17-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901467/projeto_de_lei_do_executivo_17-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901471</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901471/projeto_de_lei_18-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901471/projeto_de_lei_18-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS. (CONSTRUÇÃO DE CALÇADAS E FECHAMENTO DA ESCOLA MUNICIPAL, AQUISIÇÃO DE QUATRO VEÍCULOS).</t>
   </si>
   <si>
     <t>901472</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901472/projeto_de_lei_do_executivo_19-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901472/projeto_de_lei_do_executivo_19-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS  DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901475</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901475/projeto_de_lei_do_executivo_20-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901475/projeto_de_lei_do_executivo_20-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DA OUTRAS PROVIDÊNCIAS. (RECURSOS PARA INVESTIMENTOS EM OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSÉ BONIFÁCIO)</t>
   </si>
   <si>
     <t>901484</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901484/projeto_de_lei_do_executivo_21-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901484/projeto_de_lei_do_executivo_21-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL PPA 2018/2021 E NA LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2021 , ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDOS NA LOA - LEI ORÇAMENTÁRIA ANUAL PARA 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901483</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901483/projeto_de_lei_do_executivo_22-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901483/projeto_de_lei_do_executivo_22-2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FIANANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901487</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901487/projeto_de_lei_do_executivo_23-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901487/projeto_de_lei_do_executivo_23-2020.pdf</t>
   </si>
   <si>
     <t>901488</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901488/projeto_de_lei_do_executivo_24-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901488/projeto_de_lei_do_executivo_24-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901250</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901250/projeto_de_resolucao_0012020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901250/projeto_de_resolucao_0012020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901252</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901252/projeto_de_resolucao_0022020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901252/projeto_de_resolucao_0022020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS À PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>901256</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901256/projeto_de_resolucao_0032020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901256/projeto_de_resolucao_0032020.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA RESOLUÇÃO Nº 33, DE 01 DE NOVEMBRO DE 2007, NO TOCANTE AO SISTEMA DE DELIBERAÇÃO REMOTA E A POSSIBILIDADE DE SUSPENSÃO DAS SESSÕES ORDINÁRIAS NOS CASOS DE EMERGÊNCIAS EPIDEMIOLÓGICA E CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>901470</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901470/projeto_de_resolucao_0042020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901470/projeto_de_resolucao_0042020.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO VEREADORES E PRESIDENTE DA CÂMARA PARA A 7ª LEGISLATURA (2021/2024) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901480</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
     <t>AMAURI FIGUEIREDO SANTIAGO , Jaime de Almeida Mira, José Carlos Greco, VALTER ANTONIO SEBASTIANI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901480/proposta_de_emenda_a_lei_organica_01-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901480/proposta_de_emenda_a_lei_organica_01-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901496</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO, NO TOCANTE ÀS VEDAÇÕES PARA INTEGRAR AS COMISSÕES DE AVALIAÇÃO DO ESTÁGIO PROBATÓRIO.</t>
   </si>
   <si>
     <t>901199</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE LEI N.º 001/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>901200</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE LEI N.º 002/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>901201</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE LEI N.º 003/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>901210</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901210/requerimento_04-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901210/requerimento_04-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE LEI N.º 006/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>901211</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901211/requerimento_05-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901211/requerimento_05-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE LEI N.º 007/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>901212</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901212/requerimento_06-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901212/requerimento_06-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DE AUTORIA DA MESA DIRETORA AO PROJETO DE LEI N.º 001/2020, DE 13 DE FEVEREIRO DE 2020 E PROJETO DE LEI N.º 002/2020, DE 13 DE FEVEREIRO DE 2020 DE AUTORIA DA MESA DIRETORA .</t>
   </si>
   <si>
     <t>901223</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901223/requerimento_07-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901223/requerimento_07-2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE AS MEDIDAS ADOTADAS EM CUMPRIMENTO AOS APONTAMENTOS DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO NO PROCESSO TC-6362/989/16 COM APONTAMENTOS.</t>
   </si>
   <si>
     <t>901257</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE RESOLUÇÃO N.º 03/2020 DE 24 DE MARÇO DE 2020 QUE ALTERA O REGIMENTO INTERNO DA CÂMARA RESOLUÇÃO N° 33, DE 01 DE NOVEMBRO DE 2007, NO TOCANTE AO SISTEMA DE DELIBERAÇÃO REMOTA E A POSSIBILIDADE DE SUSPENSÃO DAS SESSÕES ORDINÁRIAS NOS CASOS DE EMERGÊNCIA EPIDEMIOLÓGICA E CALAMIDADE PÚBLICA de autoria do Vereador Luiz Alfredo Leardini.</t>
   </si>
   <si>
     <t>901468</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901468/requerimento_012-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901468/requerimento_012-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO SOBRE A CESSÃO DE USO DE DOIS TRAILERS, SENDO UM NA PRAÇA PRÓXIMA AO CAMPO DE FUTEBOL, E OUTRO, NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>901466</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901466/requerimento_013-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901466/requerimento_013-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDIDO DE INFORMAÇÃO A ACERCA DOS PROTOCOLOS QUE ESTÃO SENDO UTILIZADOS PARA TRATAMENTO, E MEDICAMENTOS ADMINISTRADOS AOS PACIENTES COM COVID-19</t>
   </si>
   <si>
     <t>901476</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901476/requerimento_014-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901476/requerimento_014-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL DOS VEREADORES AO PROJETO DE LEI N.º 020/2020 DE 10 DE SETEMBRO DE 2020 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2020 E DÁ OUTRAS  de autoria do senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>901492</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901492/requerimento_015-2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901492/requerimento_015-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SEJA CONCEDIDO ADIAMENTO DE DISCUSSÃO E VOTAÇÃO DA PROPOSTA DE EMENDA A LEI ORGÂNICA N. 01/2020 DE 11 DE SETEMBRO DE 2020 QUE ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS de autoria dos Vereadores.</t>
   </si>
   <si>
     <t>901264</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901264/medida_provisaria_n._01_de_25_de_marco_de_2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901264/medida_provisaria_n._01_de_25_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MEDIDAS TRABALHISTAS PARA ENFRENTAMENTO DO ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE FERNÃO, RECONHECIDO PELO DECRETO Nº 1.264/2020, DE 24 DE MARÇO DECORRENTE DO NOVO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1479,68 +1479,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901202/autografo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901203/autografo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901204/autografo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901215/autografo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901216/autografo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901217/autografo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901218/autografo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901219/autografo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901220/autografo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901253/autografo_0102020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901261/autografo_0112020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901269/autografo_0122020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901270/autografo_0132020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901271/autografo_0142020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901272/autografo_0152020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901303/autografo_0162020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901459/autografo_0172020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901460/autografo_0182020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901461/autografo_0192020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901477/autografo_0202020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901482/autografo_0212020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901485/autografo_0222020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901481/autografo_0232020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901486/autografo_0242020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901498/autografo_0252020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901504/autografo_0272020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901503/autografo_0282020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901489/emenda_001-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901494/emenda_002-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901495/emenda_003-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901198/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901207/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901208/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901209/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901222/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901258/indicacao_0062020_diva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901259/indicacao_0072020_diva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901469/indicacao_-_0082020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901465/indicacao_-_0092020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901473/indicacao_-_0102020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901474/indicacao_-_0112020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901493/indicacao_-_0122020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901301/mocao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901302/mocao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901462/mocao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901478/mocao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901479/mocao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901490/mocao_006-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901497/parecer_tribunal_de_contas_contas_prefeitura_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901255/projeto_de_decreto_legislativo_0012020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901491/projeto_de_decreto_legislativo_0022020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901500/projeto_de_decreto_legislativo_0032020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901213/projeto_de_lei_001020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901214/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901251/projeto_de_lei_da_camara_0032020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901464/projeto_de_lei_da_camara_0042020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901224/projeto_de_lei_complementar_0342020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901499/projeto_de_lei_complementar_0352020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901192/projeto_de_lei_do_executivo__01-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901193/projeto_de_lei_do_executivo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901194/projeto_de_lei_do_executivo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901195/projeto_de_lei_do_executivo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901196/projeto_de_lei_do_executivo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901206/projeto_de_lei_do_executivo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901205/projeto_de_lei_do_executivo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901221/projeto_de_lei_do_executivo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901254/projeto_de_lei_do_executivo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901260/projeto_de_lei_0102020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901267/projeto_de_lei_do_executivo_11-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901268/projeto_de_lei_do_executivo_12-20201.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901299/projeto_de_lei_do_executivo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901300/projeto_de_lei_do_executivo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901434/projeto_de_lei_do_executivo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901463/projeto_de_lei_do_executivo_no_16-2020_23-07-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901467/projeto_de_lei_do_executivo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901471/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901472/projeto_de_lei_do_executivo_19-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901475/projeto_de_lei_do_executivo_20-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901484/projeto_de_lei_do_executivo_21-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901483/projeto_de_lei_do_executivo_22-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901487/projeto_de_lei_do_executivo_23-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901488/projeto_de_lei_do_executivo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901250/projeto_de_resolucao_0012020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901252/projeto_de_resolucao_0022020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901256/projeto_de_resolucao_0032020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901470/projeto_de_resolucao_0042020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901480/proposta_de_emenda_a_lei_organica_01-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901210/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901211/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901212/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901223/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901468/requerimento_012-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901466/requerimento_013-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901476/requerimento_014-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901492/requerimento_015-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901264/medida_provisaria_n._01_de_25_de_marco_de_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901202/autografo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901203/autografo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901204/autografo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901215/autografo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901216/autografo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901217/autografo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901218/autografo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901219/autografo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901220/autografo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901253/autografo_0102020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901261/autografo_0112020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901269/autografo_0122020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901270/autografo_0132020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901271/autografo_0142020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901272/autografo_0152020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901303/autografo_0162020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901459/autografo_0172020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901460/autografo_0182020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901461/autografo_0192020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901477/autografo_0202020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901482/autografo_0212020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901485/autografo_0222020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901481/autografo_0232020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901486/autografo_0242020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901498/autografo_0252020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901504/autografo_0272020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901503/autografo_0282020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901489/emenda_001-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901494/emenda_002-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901495/emenda_003-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901198/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901207/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901208/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901209/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901222/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901258/indicacao_0062020_diva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901259/indicacao_0072020_diva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901469/indicacao_-_0082020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901465/indicacao_-_0092020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901473/indicacao_-_0102020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901474/indicacao_-_0112020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901493/indicacao_-_0122020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901301/mocao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901302/mocao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901462/mocao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901478/mocao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901479/mocao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901490/mocao_006-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901497/parecer_tribunal_de_contas_contas_prefeitura_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901255/projeto_de_decreto_legislativo_0012020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901491/projeto_de_decreto_legislativo_0022020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901500/projeto_de_decreto_legislativo_0032020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901213/projeto_de_lei_001020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901214/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901251/projeto_de_lei_da_camara_0032020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901464/projeto_de_lei_da_camara_0042020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901224/projeto_de_lei_complementar_0342020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901499/projeto_de_lei_complementar_0352020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901192/projeto_de_lei_do_executivo__01-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901193/projeto_de_lei_do_executivo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901194/projeto_de_lei_do_executivo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901195/projeto_de_lei_do_executivo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901196/projeto_de_lei_do_executivo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901206/projeto_de_lei_do_executivo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901205/projeto_de_lei_do_executivo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901221/projeto_de_lei_do_executivo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901254/projeto_de_lei_do_executivo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901260/projeto_de_lei_0102020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901267/projeto_de_lei_do_executivo_11-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901268/projeto_de_lei_do_executivo_12-20201.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901299/projeto_de_lei_do_executivo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901300/projeto_de_lei_do_executivo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901434/projeto_de_lei_do_executivo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901463/projeto_de_lei_do_executivo_no_16-2020_23-07-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901467/projeto_de_lei_do_executivo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901471/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901472/projeto_de_lei_do_executivo_19-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901475/projeto_de_lei_do_executivo_20-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901484/projeto_de_lei_do_executivo_21-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901483/projeto_de_lei_do_executivo_22-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901487/projeto_de_lei_do_executivo_23-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901488/projeto_de_lei_do_executivo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901250/projeto_de_resolucao_0012020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901252/projeto_de_resolucao_0022020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901256/projeto_de_resolucao_0032020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901470/projeto_de_resolucao_0042020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901480/proposta_de_emenda_a_lei_organica_01-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901210/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901211/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901212/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901223/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901468/requerimento_012-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901466/requerimento_013-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901476/requerimento_014-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901492/requerimento_015-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2020/901264/medida_provisaria_n._01_de_25_de_marco_de_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>