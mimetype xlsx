--- v0 (2026-02-21)
+++ v1 (2026-05-24)
@@ -54,1478 +54,1478 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>901775</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA DANDO NOVA REDAÇÃO AO PARÁGRAFO 1º DO ARTIGO 1º DO PROJETO DE LEI N.º 04/2022 DE 11 DE JANEIRO DE 2022 QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>901785</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901785/emenda_no_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901785/emenda_no_02-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA A PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL Nº 01/2022 QUE ALTERA DIVERSOS DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>901768</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901768/indicacao_-_0012022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901768/indicacao_-_0012022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL JOSÉ VALENTIM FODRA PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DA EDUCAÇÃO, REALIZE ESTUDOS NO SENTIDO DE ALTERAR O HORÁRIO DE ATENDIMENTO DA CRECHE PARA AS 06:00 HORAS PARA ATENDER SOLICITAÇÃO DE DIVERSOS PAIS QUE INICIAM SEUS TRABALHOS MUITO CEDO.</t>
   </si>
   <si>
     <t>901769</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901769/indicacao_-_0022022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901769/indicacao_-_0022022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL JOSÉ VALENTIM FODRA E ENCAMINHA MINUTA DE PROJETO DE LEI DE COMPETÊNCIA DO EXECUTIVO, DENOMINADO "ALUNO NOTA DEZ",</t>
   </si>
   <si>
     <t>901778</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901778/indicacao_03-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901778/indicacao_03-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL JOSÉ VALENTIM FODRA COLOCAÇÃO DE ILUMINAÇÃO NA RUA BENEDITO SOARES FIDÊNCIO, NA ALTURA DA ESCOLA ESTADUAL COM A CRECHE E CASA DE VIDRO.</t>
   </si>
   <si>
     <t>901787</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eber Rogerio Assis</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901787/indicacao_04-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901787/indicacao_04-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A AMPLIAÇÃO NOS DIAS DE TREINOS DOS ALUNOS DAS REDES DE ENSINO MUNICIPAL E ESTADUAL NO PROJETO ESCOLINHA DE FUTEBOL DE FERNÃO EM PARCERIA COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>901790</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sergio Aparecido Batista</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A REFORMA DO QUIOSQUE MUNICIPAL COM VÁRIAS MELHORIAS DESDE ILUMINAÇÃO, ESPAÇO DE CONVIVÊNCIA, EQUIPAMENTOS ADEQUADOS E CERCA DE PROTEÇÃO.</t>
   </si>
   <si>
     <t>901792</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901792/indicacao_06-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901792/indicacao_06-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL O ESTUDO DA REMOÇÃO DAS FAIXAS DE ESTACIONAMENTO EM FRENTE A ESCOLA ESTADUAL CORONEL EDUARDO DE SOUZA PORTO.</t>
   </si>
   <si>
     <t>901806</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901806/indicacao_07-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901806/indicacao_07-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A POSSIBILIDADE DE PROJETAR E EXECUTAR MELHORIAS NA ILUMINAÇÃO PÚBLICA DA PRAÇA DA IGREJA MATRIZ "PAPA JOÃO PAULO II"</t>
   </si>
   <si>
     <t>901810</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901810/indicacao_08-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901810/indicacao_08-2022.pdf</t>
   </si>
   <si>
     <t>INDICA  AO SENHOR PREFEITO MUNICIPAL CELEBRAR CONVÊNIO MEDIANTE A PROJETO DE LEI A CONCESSÃO DE PRO-LABORE A POLICIAIS MILITARES UTILIZADOS NA ATIVIDADE COMUNITÁRIA.</t>
   </si>
   <si>
     <t>901823</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">DIVA DE OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901823/indicacao_09-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901823/indicacao_09-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE UMA AJUDA DE TRANSPORTE PARA NOSSO MUNÍCIPES QUE TRABALHAM EM MUNICÍPIOS VIZINHOS.</t>
   </si>
   <si>
     <t>901824</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901824/indicacao_10-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901824/indicacao_10-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA COLOCAR UMA LOMBADA NA RUA JOSÉ HILARIO CAPELI, BAIRRO CJ HAB FERNÃO D</t>
   </si>
   <si>
     <t>901825</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901825/indicacao_11-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901825/indicacao_11-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE INSTALAR UMA LINHA DE TELEFONIA FIXA NO POSTO DE ATENDIMENTO DOS CORREIOS.</t>
   </si>
   <si>
     <t>901829</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901829/indicacao_12-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901829/indicacao_12-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A RETIRADA DO MATO ALTO ACUMULADO E LIMPEZA DA PONTE QUE LIGA AO BAIRRO CAIC.</t>
   </si>
   <si>
     <t>901831</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901831/indicacao_13-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901831/indicacao_13-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A ADEQUAÇÃO NA ILUMINAÇÃO DO PORTAL DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>901832</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901832/indicacao_14-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901832/indicacao_14-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, REALIZAR A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM PONTOS ESTRATÉGICOS NA CIDADE DE FERNÃO.</t>
   </si>
   <si>
     <t>901833</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901833/indicacao_15-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901833/indicacao_15-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE INSTALAÇÃO DE NOVO "MATA-BURRO DE AÇO" E REVITALIZAÇÃO DE TRECHO PRECÁRIO DA ESTRADA RURAL FER 105.</t>
   </si>
   <si>
     <t>901834</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901834/indicacao_16-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901834/indicacao_16-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL O AUMENTO DO VALE ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>901835</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>LUIZ ALFREDO LEARDINI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901835/indicacao_17-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901835/indicacao_17-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE DISPONIBILIZAR UM ESPAÇO NOS PRÉDIOS PÚBLICOS DESSA MUNICIPALIDADE, A FIM  DE QUE SEJA INSTALADO UM REFEITÓRIO UMA COPA OU COZINHA PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>901853</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901853/indicacao_18-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901853/indicacao_18-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A REGULARIZAÇÃO DA APOSENTADORIA ESPECIAL DOS SERVIDORES DESTE ENTE FEDERATIVO.</t>
   </si>
   <si>
     <t>901854</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901854/indicacao_19-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901854/indicacao_19-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE REGULAMENTAR ATRAVÉS DE LEI MUNICIPAL A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS E EVACUAÇÃO POR PROFESSORES E FUNCIONÁRIOS DE ESCOLAS INSTALADAS NO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>901855</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOSÉ FERREIRA DOS SANTOS (BARBA)</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901855/indicacao_20-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901855/indicacao_20-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE REGULAMENTAR ATRAVÉS DE LEI MUNICIPAL, O REGIME DE CONCESSÃO E DIÁRIAS PARA CUSTEAR DESPESAS DE VIAGENS A SERVIÇO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901863</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901863/indicacao_21-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901863/indicacao_21-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE REALIZE ESTUDOS VISANDO MELHORIA NO TREVO DE ACESSO AO BAIRRO CAIC E AO POÇO DE PEDRA.</t>
   </si>
   <si>
     <t>901882</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901882/indicacao_22-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901882/indicacao_22-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, COM URGÊNCIA O CONSERTO DOS SUPORTE DE TAMBORES DE LIXO (ESTALEIROS) DO BAIRRO PORTO E DO BAIRRO BANCO DA TERRA, E COLOCAÇÃO DE MAIS UM TAMBOR NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>901886</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901886/indicacao_23-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901886/indicacao_23-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL O REAJUSTE SALARIAL DOS SERVIDORES MUNICIPAIS PARA O MÊS DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>901901</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901901/indicacao_-_0242022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901901/indicacao_-_0242022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE GUARDA DE REIO OU BARREIRA DE PROTEÇÃO NA ESTRADA RURAL, NO BAIRRO POÇO DE PEDRA QUE "CORTA" A PROPRIEDADE DE EDEUBRANDO CANESIN.</t>
   </si>
   <si>
     <t>901906</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901906/indicacao_-_0252022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901906/indicacao_-_0252022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A REABERTURA DO BANCO DO POVO PAULISTA (BPP) NO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>901907</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901907/indicacao_-_0262022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901907/indicacao_-_0262022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE INSTALAÇÃO DE UM ESPAÇO DE LAZER PARA A NOSSA POPULAÇÃO NOS FINAIS DE SEMANA</t>
   </si>
   <si>
     <t>901908</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901908/indicacao_-_0272022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901908/indicacao_-_0272022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL O RETORNO DO HORÁRIO DE ATENDIMENTO ODONTOLÓGICO NOTURNO NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>901909</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901909/indicacao_-_0282022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901909/indicacao_-_0282022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA DISPONIBILIZAR TRANSPORTE GRATUITO PARA MUNÍCIPES QUE ESTÃO TRABALHANDO EM MUNICÍPIOS VIZINHOS DE FERNÃO.</t>
   </si>
   <si>
     <t>901910</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901910/indicacao_-_0292022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901910/indicacao_-_0292022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO SETOR COMPETENTE DA MUNICIPALIDADE MELHORE A SINALIZAÇÃO DO CRUZAMENTO DA RUA AGOSTINHO SIMÕES COM A RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>901911</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901911/indicacao_-_0302022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901911/indicacao_-_0302022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO SETOR COMPETENTE DA MUNICIPALIDADE, SEJA FEITA ADEQUAÇÕES NAS LOMBADAS ALTAS E FORA DE PADRÕES EXISTENTES EM PONTOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>901925</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901925/integra_indicacao_31-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901925/integra_indicacao_31-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE SEJA FEITA INSTALAÇÃO DE PLACA DEPRESSÃO.</t>
   </si>
   <si>
     <t>901926</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901926/indicacao_-_0322022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901926/indicacao_-_0322022.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA CONSTRUIR CASAS EM ÁREA QUE PERTECEM AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901765</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>DONIZETE FERNANDES DA SILVA, JOSÉ FERREIRA DOS SANTOS (BARBA)</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901765/mocao_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901765/mocao_01-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DO SENHOR VALDOMIRO PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>901766</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901766/mocao_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901766/mocao_02-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA LUCIA DIAS ALMEIDA MIRA  OCORRIDO NO DIA 24 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>901767</t>
   </si>
   <si>
     <t>DONIZETE FERNANDES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901767/mocao_03-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901767/mocao_03-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DA SENHORA URSELINA DE LIMA DAGAS OCORRIDO DIA 16 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>901774</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901774/mocao_04-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901774/mocao_04-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ORLANDO TANGANELLI JUNIOR</t>
   </si>
   <si>
     <t>901786</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901786/mocao_05-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901786/mocao_05-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO SENHOR PREFEITO MUNICIPAL - EXMO. SR. JOSÉ VALENTIN FODRA E AS SECRETARIAS MUNICIPAIS COMPETENTES PARA REALIZAR A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA BENEDITO SOARES FIDENCIO, NA ALTURA ENTRE O CENTRO POLIESPORTIVA E A ESCOLA ESTADUAL E TAMBÉM AO REDOR NO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>901803</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901803/mocao_06-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901803/mocao_06-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA HERMELINDA OTACÍLIO DE OLIVEIRA CIPRIANO</t>
   </si>
   <si>
     <t>901804</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901804/mocao_07-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901804/mocao_07-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA JESSICA PENHA VERAS</t>
   </si>
   <si>
     <t>901805</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901805/mocao_08-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901805/mocao_08-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LUIZ CARLOS RODRIGUES</t>
   </si>
   <si>
     <t>901811</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901811/mocao_09-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901811/mocao_09-2022.pdf</t>
   </si>
   <si>
     <t>PESAR EM HONRA AO RECENTE FALECIMENTO DA SENHORA CLARA MARQUES DE SOUZA.</t>
   </si>
   <si>
     <t>901827</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901827/mocao_10-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901827/mocao_10-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA JOANA FINATI PEREIRA, OCORRIDO NO DIA 07 DE JULHO 2022.</t>
   </si>
   <si>
     <t>901830</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901830/mocao_11-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901830/mocao_11-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ODILA MARTIN BIANCHI FINOTTI QUE VEIO A ÓBITO NA DATA DE 07 DE AGOSTO DE 2022 AOS 91 ANOS.</t>
   </si>
   <si>
     <t>901857</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901857/mocao_12-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901857/mocao_12-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHOR  DOUGLAS TOMIO IWASSAKI OCORRIDO NO DIA 17/08/2022 AOS 48 ANOS DE IDADE</t>
   </si>
   <si>
     <t>901861</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901861/mocao_13-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901861/mocao_13-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À DECISÃO CAUTELAR DO EXCELENTISSÍMO MINISTRO DO SUPREMO TRIBUNAL FEDERAL, O SR. LUÍZ ROBERTO BARROSO.</t>
   </si>
   <si>
     <t>901881</t>
   </si>
   <si>
     <t>ALEMÃO, GERÔNIMO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901881/mocao_14-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901881/mocao_14-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA APARECIDA COCUS CLARO, OCORRIDO DIA 28 DE SETEMBRO DE 2022 AOS 71 ANOS.</t>
   </si>
   <si>
     <t>901840</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901840/parecer_das_contas_da_prefeitura_municipal_de_fernao_2020.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901840/parecer_das_contas_da_prefeitura_municipal_de_fernao_2020.pdf</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO REFERENTE AO EXERCÍCIO DE 2020 - PARECER TC-002808.989.20-6</t>
   </si>
   <si>
     <t>901828</t>
   </si>
   <si>
     <t>PDRET</t>
   </si>
   <si>
     <t>Pedido de Retirada</t>
   </si>
   <si>
     <t>JOSE VALENTIM FODRA</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DA PAUTA DE VOTAÇÃO DO PROJETO DE LEI 19/2022, QUE EM SUA EMENTA "DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA COMPLEMENTAR O VALOR DA REMUNERAÇÃO DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE DE ENDEMIAS AO PISO SALARIAL PROFISSIONAL NACIONAL ESTIPULADO PELA EMENDA CONSTITUCIONAL Nº 120/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901890</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 240/2022_x000D_
 ASSUNTO: RETIRADA DE PROJETO LEI 30/2022</t>
   </si>
   <si>
     <t>901789</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901789/projeto_de_decreto_legislativo_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901789/projeto_de_decreto_legislativo_01-2022.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DR. ORLANDO TANGANELLI JUNIOR À ESTRADA MUNICIPAL FER - 265 - POÇO DE PEDRA.</t>
   </si>
   <si>
     <t>901793</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901793/projeto_decreto_legislativo_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901793/projeto_decreto_legislativo_02-2022.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DR. ORLANDO TANGANELLI JUNIOR À PISTA DE PEDESTRIANISMO</t>
   </si>
   <si>
     <t>901892</t>
   </si>
   <si>
     <t>COFC - COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901892/projeto_de_decreto_legislativo_032022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901892/projeto_de_decreto_legislativo_032022.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVAS, AS CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>901754</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901754/projeto_de_lei_0012022_mesa_da_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901754/projeto_de_lei_0012022_mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901755</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901755/projeto_de_lei_0022022_mesa_da_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901755/projeto_de_lei_0022022_mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES.</t>
   </si>
   <si>
     <t>901756</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901756/projeto_de_lei_0032022_mesa_da_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901756/projeto_de_lei_0032022_mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO § 3º ARTIGO 1º DA LEI 702, DE 06 DE DEZEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA  MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901900</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901900/projeto_de_lei_camara_04-22.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901900/projeto_de_lei_camara_04-22.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901923</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901923/projeto_de_lei_05-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901923/projeto_de_lei_05-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 969, DE 09 DE ABRIL DE 2020, NO TOCANTE À GRATIFICAÇÃO DO CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901817</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901817/projeto_de_lei_complementar_38-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901817/projeto_de_lei_complementar_38-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI Nº 345/2006, REGULAMENTADA O BENEFÍCIO DE PENSÃO POR MORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901838</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901838/projeto_de_lei_complementar_39-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901838/projeto_de_lei_complementar_39-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO E FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS_x000D_
 ENDEMIAS NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901745</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901745/projeto_de_lei_executivo_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901745/projeto_de_lei_executivo_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE  CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901746</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901746/projeto_de_lei_executivo_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901746/projeto_de_lei_executivo_02-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (CONSTRUÇÃO DE GALERIAS E PAVIMENTAÇÃO ASFÁLTICA)</t>
   </si>
   <si>
     <t>901748</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901748/projeto_de_lei_executivo_03-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901748/projeto_de_lei_executivo_03-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901749</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901749/projeto_de_lei_executivo_04-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901749/projeto_de_lei_executivo_04-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901750</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901750/projeto_de_lei_executivo_05-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901750/projeto_de_lei_executivo_05-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 2º DO ARTIGO 1º DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901751</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901751/projeto_de_lei_executivo_06-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901751/projeto_de_lei_executivo_06-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A EDUCAÇÃO EM PERÍODO INTEGRAL NAS ESCOLAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901752</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901752/projeto_de_lei_executivo_07-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901752/projeto_de_lei_executivo_07-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 34/97, DE 08 DE JULHO DE 1997, QUE TRATA DA INSTITUIÇÃO DO CONSELHO DE DESENVOLVIMENTO RURAL DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901753</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901753/projeto_de_lei_executivo_08-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901753/projeto_de_lei_executivo_08-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO, A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901761</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901761/projeto_de_lei_executivo_09-2021.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901761/projeto_de_lei_executivo_09-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À CASA DO AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901773</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901773/projeto_de_lei_do_executivo_10-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901773/projeto_de_lei_do_executivo_10-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS (PARA QUE O MUNICÍPIO DE FERNÃO POSSA UTILIZAR O RESÍDUO DO FUNDEB PROVENIENTE DO SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR).</t>
   </si>
   <si>
     <t>901770</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901770/projeto_de_lei_do_executivo_11-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901770/projeto_de_lei_do_executivo_11-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901777</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901777/projeto_de_lei_do_executivo_12-2022_completo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901777/projeto_de_lei_do_executivo_12-2022_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901783</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901783/projeto_de_lei_do_executivo_13-2022_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901783/projeto_de_lei_do_executivo_13-2022_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, COM ENCARGOS, EMPRESA SACOLÃO GARÇA COMERCIAL LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901784</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901784/projeto_de_lei_do_executivo_14-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901784/projeto_de_lei_do_executivo_14-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS- LDO PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901788</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901788/projeto_de_lei_do_executivo_15-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901788/projeto_de_lei_do_executivo_15-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901802</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901802/projeto_de_lei_executivo_16-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901802/projeto_de_lei_executivo_16-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901820</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901820/projeto_de_lei_executivo_17-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901820/projeto_de_lei_executivo_17-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO ESPECIAL  PELO  EXERCÍCIO DAS FUNÇÕES DE RESPOSAVÉL PELA SEÇÃO DE PESSOAL E RESPONSÁVEL PELO CONTROLE INTERNO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901818</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901818/projeto_de_lei_executivo_18-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901818/projeto_de_lei_executivo_18-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (EXECUÇÃO DE TROCA DE ILUMINAÇÃO PÚBLICA PELA TECNOLOGIA LED).</t>
   </si>
   <si>
     <t>901821</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901821/projeto_de_lei_executivo_19-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901821/projeto_de_lei_executivo_19-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA COMPLEMENTAR O VALOR DA REMUNERAÇÃO DOS CARGOS DE AGENTE COMUNITÁTRIO DE SAÚDE E AGENTE DE COMBATE DE ENDEMIAS AO PISO SALARIAL PROFISSIONAL NACIONAL ESTIPULADO PELA EMENDA CONSTIUCIONAL Nº 120/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901822</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901822/projeto_de_lei_executivo_20-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901822/projeto_de_lei_executivo_20-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (SUPLEMENTAR FICHAS DE DESPESA)</t>
   </si>
   <si>
     <t>901836</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901836/projeto_de_lei_do_executivo_21-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901836/projeto_de_lei_do_executivo_21-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS. (REFORMA NO PARQUE INFANTIL DA PRAÇA BRASIL 500 ANOS ).</t>
   </si>
   <si>
     <t>901856</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901856/projeto_de_lei_do_executivo_22-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901856/projeto_de_lei_do_executivo_22-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BRIGADA DE INCÊNDIO DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901879</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901879/projeto_de_lei_do_executivo_24-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901879/projeto_de_lei_do_executivo_24-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901874</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901874/projeto_de_lei_do_executivo_25-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901874/projeto_de_lei_do_executivo_25-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS.(PAVIMENTAÇÃO ASFÁLTICO GUIAS, SARJETAS E PAINÉIS DE ENERGIA SOLAR)</t>
   </si>
   <si>
     <t>901876</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901876/projeto_de_lei_do_executivo_26-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901876/projeto_de_lei_do_executivo_26-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA 2022/2025 E NA LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2023, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDOS NA LOA - LEI ORÇAMENTÁRIA ANUAL PARA 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901877</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901877/projeto_de_lei_do_executivo_27-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901877/projeto_de_lei_do_executivo_27-2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901878</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901878/projeto_de_lei_do_executivo_28-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901878/projeto_de_lei_do_executivo_28-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (FICHAS DE DESPESA COM SALDOS BAIXOS)</t>
   </si>
   <si>
     <t>901880</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901880/projeto_de_lei_do_executivo_29-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901880/projeto_de_lei_do_executivo_29-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 762/2014, DE 27 DE OUTUBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901884</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901884/projeto_de_lei_do_executivo_30-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901884/projeto_de_lei_do_executivo_30-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE À ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>901895</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901895/projeto_de_lei_do_executivo_31-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901895/projeto_de_lei_do_executivo_31-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (USINA DE MICROGERAÇÃO DE ENERGIA SOLAR).</t>
   </si>
   <si>
     <t>901896</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901896/projeto_de_lei_do_executivo_32-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901896/projeto_de_lei_do_executivo_32-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS (EVENTOS CULTURAIS E ESPORTIVOS NO FINAL DE ANO EM COMEMORAÇÃO AO ANIVERSÁRIO DO MUNICÍPIO).</t>
   </si>
   <si>
     <t>901898</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901898/projeto_de_lei_do_executivo_33-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901898/projeto_de_lei_do_executivo_33-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (OBRAS MANUTENÇÃO DE ESTRADAS E OUTROS).</t>
   </si>
   <si>
     <t>901897</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901897/projeto_de_lei_do_executivo_34-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901897/projeto_de_lei_do_executivo_34-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DA OUTRAS PROVIDÊNCIAS. (SUBSTITUIR  A ILUMINAÇÃO DA PRAÇA DA BÍBLIA PELA TECNOLOGIA LED).</t>
   </si>
   <si>
     <t>901912</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901912/projeto_de_lei_do_executivo_35-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901912/projeto_de_lei_do_executivo_35-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À PATRULHA JUVENIL DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901922</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901922/projeto_de_lei_do_executivo_36-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901922/projeto_de_lei_do_executivo_36-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901920</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901920/projeto_de_lei_do_executivo_37-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901920/projeto_de_lei_do_executivo_37-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS (AUXILIO AO HOSPITAL SÃO VICENTE DE GÁLIA).</t>
   </si>
   <si>
     <t>901921</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901921/projeto_de_lei_do_executivo_38-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901921/projeto_de_lei_do_executivo_38-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS (FICHAS DE DESPESAS DA CÂMARA)</t>
   </si>
   <si>
     <t>901779</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901779/projeto_de_resolucao_do_executivo_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901779/projeto_de_resolucao_do_executivo_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BENS MÓVEIS PARA A PREFEITURA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901781</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901781/projeto_de_resolucao_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901781/projeto_de_resolucao_02-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901782</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901782/projeto_de_resolucao_03-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901782/projeto_de_resolucao_03-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901891</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901891/projeto_de_resolucao_04-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901891/projeto_de_resolucao_04-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO LEGISLATIVO ELETRÔNICO  NO ÂMBITO DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901894</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901894/projeto_de_resolucao_05-2022_18-11-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901894/projeto_de_resolucao_05-2022_18-11-2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A REALIZAÇÃO DE DESPESAS POR INTERMÉDIO DE SUPRIMENTO DE FUNDOS NO ÂMBITO DA CÂMARA MUNICIPAL DE FERNÃO.</t>
   </si>
   <si>
     <t>901899</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901899/projeto_de_resolucao_do_executivo_06-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901899/projeto_de_resolucao_do_executivo_06-2022.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA PARA A 8ª LEGISLATURA (2025/2028) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901924</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901924/projeto_de_resolucao_7_de_2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901924/projeto_de_resolucao_7_de_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 63, DE 04 DE MAIO DE 2022, QUE DISPÕE SOBRE A ESTRUTURA DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901780</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , Eber Rogerio Assis, JOSÉ FERREIRA DOS SANTOS (BARBA), Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901780/proposta_de_emenda_a_lei_organica_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901780/proposta_de_emenda_a_lei_organica_01-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DIVERSOS DISPOSITIVOS DA LEI ORGÂNICA DO MUNICIPIO DE FERNÃO</t>
   </si>
   <si>
     <t>901859</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901859/proposta_de_emenda_a_lei_organica_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901859/proposta_de_emenda_a_lei_organica_02-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO, NO TOCANTE AO PROCESSO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901757</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , ALEMÃO, DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, KARINA TANGANELLI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901757/requerimento_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901757/requerimento_01-2022.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE UMA SESSÃO EXTRAORDINÁRIA NA FORMA DO ARTIGO 173 DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>901758</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, KARINA TANGANELLI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901758/requerimento_02-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901758/requerimento_02-2022.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DE PROJETOS DE AUTORIA DO PREFEITO MUNICIPAL NA FORMA DO ARTIGO 183 DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>901759</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , LUIZ ALFREDO LEARDINI, Eber Rogerio Assis, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901759/requerimento_03-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901759/requerimento_03-2022.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DE PROJETOS DE AUTORIA DA MESA DIRETORA DA CÂMARA NA FORMA DO ARTIGO 183 DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>901762</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901762/requerimento_04-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901762/requerimento_04-2022.pdf</t>
   </si>
   <si>
     <t>901776</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , ALEMÃO, DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901776/requerimento_05-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901776/requerimento_05-2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL DE FERNÃO INFORMAÇÕES E CÓPIA DE DOCUMENTOS SOBRE O ANDAMENTO DAS PERÍCIAS MÉDICAS, QUE OS SERVIDORES MUNICIPAIS ESTÃO SENDO SUBMETIDOS.</t>
   </si>
   <si>
     <t>901794</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETIRADA DE PROPOSIÇÃO EM CURSO NA CÂMARA.</t>
   </si>
   <si>
     <t>901798</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901798/requerimento_07-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901798/requerimento_07-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A EMENDA CONSTITUCIONAL Nº 120, QUE TRATA SOBRE A REMUNERAÇÃO DOS AGENTES DE COMBATE À ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>901797</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901797/requerimento_08-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901797/requerimento_08-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A POSSIBILIDADE DE DISPONIBILIZAR TRANSPORTE PARA OS MUNÍCIPES QUE ESTÃO TRABALHANDO EM MUNICÍPIOS VIZINHOS DE FERNÃO.</t>
   </si>
   <si>
     <t>901807</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901807/requerimento_09-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901807/requerimento_09-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O CÁCULO ATUARIAL DA FUMAP.</t>
   </si>
   <si>
     <t>901809</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901809/requerimento_10-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901809/requerimento_10-2022.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO 16/2022 DE AUTORIA DO PREFEITO MUNICIPAL NA FORMA DO ARTIGO 183 DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>901826</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901826/requerimento_11-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901826/requerimento_11-2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL A PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A REGULAMENTAÇÃO DE UM ADICIONAL OU GRATIFICAÇÃO ESPECIAL PARA OS BRIGADISTA MUNICIPAL DE INCÊNDIO.</t>
   </si>
   <si>
     <t>901839</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901839/requerimento_12-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901839/requerimento_12-2022.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR N. 039/2022 DE AUTORIA DO PREFEITO MUNICIPAL NA FORMA DO ARTIGO 183 DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>901860</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901860/requerimento_13-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901860/requerimento_13-2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL INFORMAÇÃO SOBRE A POSSIBILIDADE DE DISPONIBILIZAR UM ESPAÇÃO PÚBLICO PARA INSTALAÇÃO DE FARMÁCIA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>901862</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901862/requerimento_14-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901862/requerimento_14-2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A INDICAÇÃO 37/2021 SOBRE A COLOCAÇÃO DE PLACAS DE ORIENTAÇÃO QUANTO AO SEU DESTINO E IDENTIFICAÇÃO DAS LOCALIDADES NA ZONA RURAL; ENTRADA E SAÍDA PARA OS MUNICÍPIOS VIZINHOS.</t>
   </si>
   <si>
     <t>901883</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901883/requerimento_15-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901883/requerimento_15-2022.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI Nº 025/2022, DE 27 DE SETEMBRO DE 2022 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS DE AUTORIA DO PREFEITO.</t>
   </si>
   <si>
     <t>901885</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901885/requerimento_16-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901885/requerimento_16-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI 30/2022, DE 13 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>901893</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901893/requerimento_17-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901893/requerimento_17-2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DO CUMPRIMENTO DO DECRETO LEGISLATIVO Nº 48, DE 10 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>901905</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901905/requerimento_18-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901905/requerimento_18-2022.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DOS PROJETOS DE LEIS DO EXECUTIVO 31/22, 32/22, 33/22, 34/22 E PROJETO DE LEI DA CÂMARA 04/2022 E PROJETO DE RESOLUÇÃO 06/2022.</t>
   </si>
   <si>
     <t>901913</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901913/requerimento_19-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901913/requerimento_19-2022.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI DO EXECUTIVO 35/2022.</t>
   </si>
   <si>
     <t>901919</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL INFORMAÇÃO SOBRE O ANTIGO CEMITÉRIO  PATRIMÔNIO HISTÓRICO MUNICIPAL.</t>
   </si>
   <si>
     <t>901927</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901927/requerimento_21-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901927/requerimento_21-2022.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DOS PROJETOS DE LEIS DO EXECUTIVO 36/22, 37/22, 38/22 E PROJETO DE LEI DA CÂMARA 05/2022 E PROJETO DE RESOLUÇÃO 07/2022.</t>
   </si>
   <si>
     <t>901928</t>
   </si>
   <si>
     <t>Eber Rogerio Assis, ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901928/requerimento_22-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901928/requerimento_22-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO DEPUTADO RODRIGO GAMBALE SEUS VALOROSOS PRÉSTIMOS NO SENTIDO DE SER AUTOR DE EMENDA AO ORÇAMENTO DO ESTADO PARA AQUISIÇÃO DE CAMINHÃO PIPA, PARA O MUNICÍPIO DE FERNÃO – SP.</t>
   </si>
   <si>
     <t>901929</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901929/requerimento_23-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901929/requerimento_23-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO DEPUTADO RODRIGO GAMBALE SEUS ESFORÇOS PARA APRESENTAR EMENDA PARLAMENTAR AO ORÇAMENTO DO ESTADO / OU RECURSOS PARA AQUISIÇÃO SE TRITURADOR DE GALHOS, NO VALOR DE APROXIMADAMENTE DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA O MUNICÍPIO DE FERNÃO – SP.</t>
   </si>
   <si>
     <t>901858</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901858/projeto_substitutivo_01-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901858/projeto_substitutivo_01-2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O BENEFÍCIO DE PENSÃO POR MORTE DO RPPS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901871</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901871/substitutivo_no_02_ao_projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901871/substitutivo_no_02_ao_projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>901914</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901914/substitutivo_no_3_de_2022.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901914/substitutivo_no_3_de_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À PATRULHA JUVENIL DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901763</t>
   </si>
   <si>
     <t>CPEXM</t>
   </si>
   <si>
     <t>Correspondência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>OFICIO Nº 030/2022_x000D_
 ASSUNTO: SOLICITA USO DO PRÉDIO NO DIA 7 DE FEVEREIRO AS 14 HORAS PARA AUDIÊNCIA PUBLICA.</t>
   </si>
   <si>
     <t>901764</t>
   </si>
   <si>
     <t>OFICIO Nº 031/2022_x000D_
 ASSUNTO: SOLICITA USO DO PREDIO DIA 07 DE FEVEREIRO AS 18:00 HORAS PARA REALIZAÇÃO DE AUDIÊNCIA PUBLICA.</t>
   </si>
   <si>
@@ -1996,68 +1996,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901785/emenda_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901768/indicacao_-_0012022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901769/indicacao_-_0022022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901778/indicacao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901787/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901792/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901806/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901810/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901823/indicacao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901824/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901825/indicacao_11-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901829/indicacao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901831/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901832/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901833/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901834/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901835/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901853/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901854/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901855/indicacao_20-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901863/indicacao_21-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901882/indicacao_22-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901886/indicacao_23-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901901/indicacao_-_0242022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901906/indicacao_-_0252022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901907/indicacao_-_0262022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901908/indicacao_-_0272022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901909/indicacao_-_0282022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901910/indicacao_-_0292022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901911/indicacao_-_0302022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901925/integra_indicacao_31-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901926/indicacao_-_0322022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901765/mocao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901766/mocao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901767/mocao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901774/mocao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901786/mocao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901803/mocao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901804/mocao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901805/mocao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901811/mocao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901827/mocao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901830/mocao_11-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901857/mocao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901861/mocao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901881/mocao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901840/parecer_das_contas_da_prefeitura_municipal_de_fernao_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901789/projeto_de_decreto_legislativo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901793/projeto_decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901892/projeto_de_decreto_legislativo_032022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901754/projeto_de_lei_0012022_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901755/projeto_de_lei_0022022_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901756/projeto_de_lei_0032022_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901900/projeto_de_lei_camara_04-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901923/projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901817/projeto_de_lei_complementar_38-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901838/projeto_de_lei_complementar_39-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901745/projeto_de_lei_executivo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901746/projeto_de_lei_executivo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901748/projeto_de_lei_executivo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901749/projeto_de_lei_executivo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901750/projeto_de_lei_executivo_05-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901751/projeto_de_lei_executivo_06-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901752/projeto_de_lei_executivo_07-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901753/projeto_de_lei_executivo_08-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901761/projeto_de_lei_executivo_09-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901773/projeto_de_lei_do_executivo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901770/projeto_de_lei_do_executivo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901777/projeto_de_lei_do_executivo_12-2022_completo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901783/projeto_de_lei_do_executivo_13-2022_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901784/projeto_de_lei_do_executivo_14-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901788/projeto_de_lei_do_executivo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901802/projeto_de_lei_executivo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901820/projeto_de_lei_executivo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901818/projeto_de_lei_executivo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901821/projeto_de_lei_executivo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901822/projeto_de_lei_executivo_20-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901836/projeto_de_lei_do_executivo_21-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901856/projeto_de_lei_do_executivo_22-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901879/projeto_de_lei_do_executivo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901874/projeto_de_lei_do_executivo_25-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901876/projeto_de_lei_do_executivo_26-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901877/projeto_de_lei_do_executivo_27-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901878/projeto_de_lei_do_executivo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901880/projeto_de_lei_do_executivo_29-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901884/projeto_de_lei_do_executivo_30-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901895/projeto_de_lei_do_executivo_31-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901896/projeto_de_lei_do_executivo_32-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901898/projeto_de_lei_do_executivo_33-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901897/projeto_de_lei_do_executivo_34-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901912/projeto_de_lei_do_executivo_35-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901922/projeto_de_lei_do_executivo_36-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901920/projeto_de_lei_do_executivo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901921/projeto_de_lei_do_executivo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901779/projeto_de_resolucao_do_executivo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901781/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901782/projeto_de_resolucao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901891/projeto_de_resolucao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901894/projeto_de_resolucao_05-2022_18-11-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901899/projeto_de_resolucao_do_executivo_06-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901924/projeto_de_resolucao_7_de_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901780/proposta_de_emenda_a_lei_organica_01-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901859/proposta_de_emenda_a_lei_organica_02-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901757/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901758/requerimento_02-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901759/requerimento_03-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901762/requerimento_04-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901776/requerimento_05-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901798/requerimento_07-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901797/requerimento_08-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901807/requerimento_09-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901809/requerimento_10-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901826/requerimento_11-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901839/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901860/requerimento_13-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901862/requerimento_14-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901883/requerimento_15-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901885/requerimento_16-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901893/requerimento_17-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901905/requerimento_18-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901913/requerimento_19-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901927/requerimento_21-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901928/requerimento_22-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901929/requerimento_23-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901858/projeto_substitutivo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901871/substitutivo_no_02_ao_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901914/substitutivo_no_3_de_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901785/emenda_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901768/indicacao_-_0012022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901769/indicacao_-_0022022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901778/indicacao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901787/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901792/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901806/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901810/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901823/indicacao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901824/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901825/indicacao_11-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901829/indicacao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901831/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901832/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901833/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901834/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901835/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901853/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901854/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901855/indicacao_20-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901863/indicacao_21-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901882/indicacao_22-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901886/indicacao_23-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901901/indicacao_-_0242022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901906/indicacao_-_0252022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901907/indicacao_-_0262022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901908/indicacao_-_0272022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901909/indicacao_-_0282022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901910/indicacao_-_0292022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901911/indicacao_-_0302022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901925/integra_indicacao_31-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901926/indicacao_-_0322022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901765/mocao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901766/mocao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901767/mocao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901774/mocao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901786/mocao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901803/mocao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901804/mocao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901805/mocao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901811/mocao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901827/mocao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901830/mocao_11-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901857/mocao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901861/mocao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901881/mocao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901840/parecer_das_contas_da_prefeitura_municipal_de_fernao_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901789/projeto_de_decreto_legislativo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901793/projeto_decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901892/projeto_de_decreto_legislativo_032022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901754/projeto_de_lei_0012022_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901755/projeto_de_lei_0022022_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901756/projeto_de_lei_0032022_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901900/projeto_de_lei_camara_04-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901923/projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901817/projeto_de_lei_complementar_38-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901838/projeto_de_lei_complementar_39-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901745/projeto_de_lei_executivo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901746/projeto_de_lei_executivo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901748/projeto_de_lei_executivo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901749/projeto_de_lei_executivo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901750/projeto_de_lei_executivo_05-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901751/projeto_de_lei_executivo_06-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901752/projeto_de_lei_executivo_07-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901753/projeto_de_lei_executivo_08-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901761/projeto_de_lei_executivo_09-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901773/projeto_de_lei_do_executivo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901770/projeto_de_lei_do_executivo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901777/projeto_de_lei_do_executivo_12-2022_completo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901783/projeto_de_lei_do_executivo_13-2022_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901784/projeto_de_lei_do_executivo_14-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901788/projeto_de_lei_do_executivo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901802/projeto_de_lei_executivo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901820/projeto_de_lei_executivo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901818/projeto_de_lei_executivo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901821/projeto_de_lei_executivo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901822/projeto_de_lei_executivo_20-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901836/projeto_de_lei_do_executivo_21-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901856/projeto_de_lei_do_executivo_22-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901879/projeto_de_lei_do_executivo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901874/projeto_de_lei_do_executivo_25-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901876/projeto_de_lei_do_executivo_26-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901877/projeto_de_lei_do_executivo_27-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901878/projeto_de_lei_do_executivo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901880/projeto_de_lei_do_executivo_29-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901884/projeto_de_lei_do_executivo_30-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901895/projeto_de_lei_do_executivo_31-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901896/projeto_de_lei_do_executivo_32-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901898/projeto_de_lei_do_executivo_33-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901897/projeto_de_lei_do_executivo_34-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901912/projeto_de_lei_do_executivo_35-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901922/projeto_de_lei_do_executivo_36-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901920/projeto_de_lei_do_executivo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901921/projeto_de_lei_do_executivo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901779/projeto_de_resolucao_do_executivo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901781/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901782/projeto_de_resolucao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901891/projeto_de_resolucao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901894/projeto_de_resolucao_05-2022_18-11-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901899/projeto_de_resolucao_do_executivo_06-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901924/projeto_de_resolucao_7_de_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901780/proposta_de_emenda_a_lei_organica_01-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901859/proposta_de_emenda_a_lei_organica_02-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901757/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901758/requerimento_02-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901759/requerimento_03-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901762/requerimento_04-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901776/requerimento_05-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901798/requerimento_07-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901797/requerimento_08-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901807/requerimento_09-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901809/requerimento_10-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901826/requerimento_11-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901839/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901860/requerimento_13-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901862/requerimento_14-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901883/requerimento_15-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901885/requerimento_16-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901893/requerimento_17-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901905/requerimento_18-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901913/requerimento_19-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901927/requerimento_21-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901928/requerimento_22-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901929/requerimento_23-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901858/projeto_substitutivo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901871/substitutivo_no_02_ao_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2022/901914/substitutivo_no_3_de_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>