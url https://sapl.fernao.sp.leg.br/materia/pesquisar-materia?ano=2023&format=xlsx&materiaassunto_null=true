--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,1772 +54,1772 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>902044</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES, ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902044/emenda_no_1_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902044/emenda_no_1_de_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PROJETO DE LEI Nº 21/2023 QUE DISPÕE SOBRE A INSTITUIÇÃO DE PROGRAMA DE ASSISTÊNCIA AO DESEMPREGADO, DENOMINADO " FRENTE DE TRABALHO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902123</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">DIVA DE OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902123/emenda_no_2_de_2023_novo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902123/emenda_no_2_de_2023_novo.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 02 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902124</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DONIZETE FERNANDES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902124/emenda_no_3_de_2023_novo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902124/emenda_no_3_de_2023_novo.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 03 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902125</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eber Rogerio Assis</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA Nº 04 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902126</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902126/emenda_no_5_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902126/emenda_no_5_de_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 05 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902127</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902127/emenda_no_6_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902127/emenda_no_6_de_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 06 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOSÉ FERREIRA DOS SANTOS (BARBA)</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902128/emenda_no_7_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902128/emenda_no_7_de_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 07 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902129</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>KARINA TANGANELLI</t>
   </si>
   <si>
     <t>EMENDA Nº 08 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902130</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LUIZ ALFREDO LEARDINI</t>
   </si>
   <si>
     <t>EMENDA Nº 09 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902131</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902131/emenda_no_10_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902131/emenda_no_10_de_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 10 AO PL Nº 28/2023 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902132</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>COFC - COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
     <t>EMENDA Nº 11 AO PL Nº 28/2023 CONSOLIDANDO AS EMENDAS IMPOSITIVAS DOS PARLAMENTARES.</t>
   </si>
   <si>
     <t>901947</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901947/indicacao_-_012023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901947/indicacao_-_012023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A INSTALAÇÃO DE LIXEIRAS E A MANUTENÇÃO DO BEBEDOURO E A IMPLANTAÇÃO DE BANCOS AO REDOR DO CAMPO DE FUTEBOL;</t>
   </si>
   <si>
     <t>901951</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901951/indicacao_-_022023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901951/indicacao_-_022023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL REALIZAR ESTUDOS PARA INSTALAÇÃO DE COBERTURA NA CRECHE NOVO AMANHACER E INSTALAÇÃO DE GRADE NA ENTRADA PARA PROTEÇÃO E SEGURANÇA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>901952</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901952/indicacao_-_032023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901952/indicacao_-_032023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL REALIZE ESTUDOS PARA MANUTENÇÃO DA REDE ELÉTRICA NO CAMPO DE FUTEBOL E ILUMINAÇÃO NA QUADRA.</t>
   </si>
   <si>
     <t>901964</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901964/indicacao_-_042023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901964/indicacao_-_042023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE BARRAÇÃO E INSTALAÇÃO DE COMPUTADORES.</t>
   </si>
   <si>
     <t>901965</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901965/indicacao_-_052023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901965/indicacao_-_052023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL  A CONSTRUÇÃO DE CALÇADAS DANDO MAIOR ACESSIBILIDADE AOS CADEIRANTES.</t>
   </si>
   <si>
     <t>901968</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901968/indicacao_-_062023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901968/indicacao_-_062023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL INSTALAÇÃO DE LIXEIRAS ADAPTADAS PARA COLETA DE VIDROS, EM PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>901969</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901969/indicacao_-_072023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901969/indicacao_-_072023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A TROCA DE LÂMPADAS QUEIMADAS EM VÁRIOS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>901972</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901972/indicacao_-_082023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901972/indicacao_-_082023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE NÃO SEJA COBRADO TAXA PARA O USO DA BALANÇA RODOVIÁRIA ELETRÔNICA QUE SER EM BREVE INAUGURADA.</t>
   </si>
   <si>
     <t>901973</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901973/indicacao_-_092023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901973/indicacao_-_092023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE COLOQUE TUBULAÇÃO NA ESTRADA QUE LIGA O SITIO DO SENHOR ALTEMAR CANELADA.</t>
   </si>
   <si>
     <t>901974</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901974/indicacao_-_102023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901974/indicacao_-_102023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INCLUSÃO DA CARNE DE PEIXE NO CARDÁPIO DA MERENDA EM ESCOLAS DA REDE DE ENSINO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>901990</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901990/indicacao_-_112023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901990/indicacao_-_112023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL O PAGAMENTO DE INSALUBRIDADE ÀS SERVENTES QUE REALIZAEM A LIMPEZA NA ESCOLA MUNICIPAL EMEF PROFª MARIA DO CARMO DA SILVA JULIÃO E NO CENTRO EDUCACIONAL UM NOVO AMANHÃ.</t>
   </si>
   <si>
     <t>901991</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901991/indicacao_-_122023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901991/indicacao_-_122023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A COLOCAÇÃO DE GRADE DE PROTEÇÃO NO PALCO DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>901992</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901992/indicacao_-_132023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901992/indicacao_-_132023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A AQUISIÇÃO O CULTIVO DE MUDAS DA ÁRVORE DENOMINADA CROLATÁRIA, QUE POSSUÍ A FUNÇÃO NATURAL REPELENTE CONTRA MOSQUITOS TRANSMISSORES DA DOENÇA DENGUE, CHIKUNGUNYA E OUTRAS.</t>
   </si>
   <si>
     <t>901994</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901994/indicacao_-_142023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901994/indicacao_-_142023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO O PAGAMENTO DE INSALUBRIDADE AOS MOTORISTAS DE ÔNIBUS E MICRO ÔNIBUS.</t>
   </si>
   <si>
     <t>901995</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901995/indicacao_-_152023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901995/indicacao_-_152023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A COLOCAÇÃO DE REDE DE PROTEÇÃO NO PARQUINHO MUNICIPAL.</t>
   </si>
   <si>
     <t>902005</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902005/indicacao_-_162023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902005/indicacao_-_162023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE PROCEDA A LIMPEZA E RETIRADA DE MATO PRÓXIMO AO PORTAL DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>902006</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902006/indicacao_-_172023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902006/indicacao_-_172023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MELHORIA DO TRÁFEGO PRÓXIMO A ESCOLA ESTADUAL DE ENSINO CEL. EDUARDO DE SOUZA PORTO.</t>
   </si>
   <si>
     <t>902013</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902013/indicacao_-_182023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902013/indicacao_-_182023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DE LEI, CONCEDA O "ACRÉSCIMO DE 25% PARA OS APOSENTADOS POR INVALIDEZ, QUE DEPENDEM DA AJUDA E MANUTENÇÃO DE UM TERCEIRO.</t>
   </si>
   <si>
     <t>902014</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902014/indicacao_-_192023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902014/indicacao_-_192023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A RECOLOCAÇÃO DOS PILARES DE PROTEÇÃO NA PISTA DE CAMINHADA</t>
   </si>
   <si>
     <t>902015</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902015/indicacao_-_202023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902015/indicacao_-_202023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>902016</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902016/indicacao_-_212023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902016/indicacao_-_212023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO E FUNCIONAMENTO URGENTE DE ILUMINAÇÃO NA ENTRADA DO CONSELHO TUTELAR E UMA MAIOR VALORIZAÇÃO SALARIAL PARA OS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>902023</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902023/indicacao_-_222023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902023/indicacao_-_222023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE LIXEIRA (TAMBOR DE LIXO) PRÓXIMO A PROPRIEDADE RURAL DO SEU VALTER SEBASTIANI.</t>
   </si>
   <si>
     <t>902024</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902024/indicacao_-_232023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902024/indicacao_-_232023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A SUBSTITUIÇÃO OU COLOCAÇÃO DE MAIS AREIA NO PARQUINHO MUNICIPAL.</t>
   </si>
   <si>
     <t>902032</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902032/indicacao_-_242023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902032/indicacao_-_242023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DE ABRIGO MUNICIPAL PARA PROTEÇÃO E CUIDADOS DOS ANIMAIS EM SITUAÇÃO DE RUA E/OU ENCAMINHAMENTO DESTES ANIMAIS A ENTIDADES CUIDADORAS, POR MEIO DE PARCERIA.</t>
   </si>
   <si>
     <t>902033</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902033/indicacoes_no_25_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902033/indicacoes_no_25_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DA FUNÇÃO DE GERENTE DE ATENÇÃO BÁSICA DA UNIDADE DE SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>902037</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902037/indicacao_-_262023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902037/indicacao_-_262023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PROMOVER A CONSTRUÇÃO DE COBERTURA METÁLICA NO CENTRO CONVENÇÕES.</t>
   </si>
   <si>
     <t>902038</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902038/indicacao_-_272023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902038/indicacao_-_272023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL JUNTO A  POLÍCIA MILITAR INTENSIFICAR O PATRULHAMENTO RURAL NOTURNO NAS IMEDIAÇÕES RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902045</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902045/indicacoes_no_28_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902045/indicacoes_no_28_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO ESTUDAR A POSSIBILIDADE DO ATENDIMENTO DA PSICÓLOGA, SEJA REALIZADO DIRETAMENTE DENTRO DAS UNIDADES ESCOLARES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902048</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902048/indicacoes_no_29_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902048/indicacoes_no_29_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL COMPETENTE, ESTUDAR A POSSIBILIDADE CONSTRUIR COBERTURA METÁLICA AO LADO DO BERÇÁRIO NA CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>902049</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902049/indicacoes_no_30_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902049/indicacoes_no_30_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO JUNTAMENTE COM A SECRETARIA MUNICIPAL COMPETENTE, ESTUDAR A POSSIBILIDADE DE CONSTRUÇÃO DE CAIXA DE AREIA INFANTIL NA CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>902051</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902051/indicacoes_no_31_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902051/indicacoes_no_31_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO O PAGAMENTO DO PISO SALARIAL AO PROFESSORES.</t>
   </si>
   <si>
     <t>902063</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902063/indicacoes_no_32_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902063/indicacoes_no_32_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO AO PREFEITO A COLOCAÇÃO DE REDE DE PROTEÇÃO, REDE PARA A PRÁTICA DE VÔLEI E PINTURA DO CHÃO E DAS ESTRUTURAS METÁLICAS DA QUADRA COBERTA AO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>902064</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902064/indicacoes_no_33_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902064/indicacoes_no_33_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO AO PREFEITO A COLOCAÇÃO DE REDE DE PROTEÇÃO NO CAMPINHO DE AREIA AO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>902065</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902065/indicacoes_no_34_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902065/indicacoes_no_34_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO AO PREFEITO A MAJORAÇÃO DOS DIAS DE FUNCIONAMENTO DA ACADEMIA NO PERÍODO NOTURNO, E A AQUISIÇÃO DE MAIS EQUIPAMENTOS PARA ATENDER AQUELES QUE PRATICAM DIARIAMENTE TAL ESPORTE.</t>
   </si>
   <si>
     <t>902066</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902066/indicacoes_no_35_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902066/indicacoes_no_35_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO AO PREFEITO A CRIAÇÃO DE UM PARQUINHO NA CRECHE CENTRO EDUCACIONAL UM NOVO AMANHÃ.</t>
   </si>
   <si>
     <t>902067</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902067/indicacoes_no_36_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902067/indicacoes_no_36_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO JUNTAMENTE COM O DEPARTAMENTO COMPETENTE DA MUNICIPALIDADE QUE PROMOVA UMA CAMPANHA DE ORIENTAÇÃO AOS MUNÍCIPES PARA MELHOR ACONDICIONAR OS LIXOS DE RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>902072</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902072/indicacoes_no_37_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902072/indicacoes_no_37_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO REALIZAR ESTUDOS PARA A CONCESSÃO DE AUMENTO REAL NO VALOR DO “VALE ALIMENTAÇÃO” DOS SERVIDORES PÚBLICOS MUNICIPAIS DE FERNÃO.</t>
   </si>
   <si>
     <t>902073</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902073/indicacoes_no_38_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902073/indicacoes_no_38_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONTRATAÇÃO DE MONITOR ESCOLAR PARA CRIANÇAS ESPECIAIS QUE NECESSITAM DE MAIORES CUIDADOS.</t>
   </si>
   <si>
     <t>902075</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902075/indicacoes_no_39_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902075/indicacoes_no_39_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONSTRUÇÃO DE PISTA DE SKATE.</t>
   </si>
   <si>
     <t>902090</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902090/indicacoes_no_40_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902090/indicacoes_no_40_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO JUNTAMENTE COM O DEPARTAMENTO COMPETENTE PROMOVER A INSTALAÇÃO DE UMA COBERTURA NO BEBEDOURO NO PARQUINHO.</t>
   </si>
   <si>
     <t>902091</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902091/indicacoes_no_41_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902091/indicacoes_no_41_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO O AUMENTO SALARIAL DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>902093</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902093/indicacoes_no_42_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902093/indicacoes_no_42_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A DISPONIBILIZAÇÃO DE TRANSPORTE EXCLUSIVO PARA OS IDOSOS QUE PARTICIPAM DAS ATIVIDADES NO CENTRO DE CONVIVÊNCIA DO IDOSO – CCI DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902094</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902094/indicacoes_no_43_de_2023_novo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902094/indicacoes_no_43_de_2023_novo.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A IMPLANTAÇÃO DO SISTEMA DE COZINHA PILOTO NO PRÉDIO DA ANTIGA PADARIA MUNICIPAL.</t>
   </si>
   <si>
     <t>902100</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES, KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902100/indicacoes_no_44_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902100/indicacoes_no_44_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A MANUTENÇÃO NA ESTRADA VICINAL BENEDITO MARTINS QUE DÁ ACESSO A RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, VIA RUA JOÃO ALVES MIRA.</t>
   </si>
   <si>
     <t>902114</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902114/indicacoes_no_45_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902114/indicacoes_no_45_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A PINTURA E/OU REVITALIZAÇÃO DE FAIXA DE PEDESTRE EM FRENTE ÀS ESCOLAS, PARQUINHO, CAMPO DE FUTEBOL E ESQUINAS DA CIDADE.</t>
   </si>
   <si>
     <t>902115</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902115/indicacoes_no_46_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902115/indicacoes_no_46_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A IMPLANTAÇÃO DE ESCALA DE SOBREAVISO PARA OS MOTORISTAS QUE TRABALHAM NOS PLANTÕES DE ATENDIMENTO DA SAÚDE, BEM COMO NOS FERIADOS E PONTOS FACULTATIVOS.</t>
   </si>
   <si>
     <t>902116</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902116/indicacoes_no_47_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902116/indicacoes_no_47_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE AR-CONDICIONADO E/OU VENTILADORES NA CRECHE E DEMAIS ESTABELECIMENTOS PÚBLICOS.</t>
   </si>
   <si>
     <t>902117</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902117/indicacoes_no_48_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902117/indicacoes_no_48_de_2023.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE AR-CONDICIONADO, AQUISIÇÃO DE COMPUTADORES PARA O CONSELHO TUTELAR, E A MUDANÇA DO CONSELHO PARA O PRÉDIO DA ANTIGA PADARIA.</t>
   </si>
   <si>
     <t>901946</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901946/mocao_01-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901946/mocao_01-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR PEDRO GRACIANO DA SILVA, OCORRIDO DIA 27 DE JANEIRO DE 2023 AOS 82 ANOS.</t>
   </si>
   <si>
     <t>901954</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901954/mocao_02-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901954/mocao_02-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ DARÉ, OCORRIDO DIA 25 DE DEZEMBRO DE 2022 AOS 78 ANOS.</t>
   </si>
   <si>
     <t>901963</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901963/mocao_03-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901963/mocao_03-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA CARMINA FERREIRA DE OLIVEIRA, OCORRIDO NO DIA 01 DE FEVEREIRO DE 2023, AOS 83 ANOS.</t>
   </si>
   <si>
     <t>901971</t>
   </si>
   <si>
     <t>Eber Rogerio Assis, KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901971/mocao_04-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901971/mocao_04-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA GILDASIA BARBOSA DOS SANTOS, OCORRIDO NO DIA 16 DE FEVEREIRO 2023, AOS 80 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>901982</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901982/mocao_05-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901982/mocao_05-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E LOUVOR AO SR. JOÃO SARDI JÚNIOR PELOS TRABALHOS DESENVOLVIDOS EM FAVOR DAS PESSOAS COM TRANSTORNO DO ESPECTRO ALTISTA - TEA.</t>
   </si>
   <si>
     <t>901989</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901989/mocao_06-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901989/mocao_06-2023.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS (APAE) DE GARÇA PELOS TRABALHOS DESENVOLVIDOS EM FAVOR DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA</t>
   </si>
   <si>
     <t>902011</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902011/mocao_07-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902011/mocao_07-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PRESIDENTE DA OAB - ORDEM DOS ADVOGADOS DO BRASIL - 42ª SUBSEÇÃO DE GARÇA</t>
   </si>
   <si>
     <t>902012</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902012/mocao_08-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902012/mocao_08-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PROJETO DE LEI Nº 752/2021, QUE TEM COMO OBJETIVO MODIFICAR DISPOSIÇÕES DA LEI Nº 11.608/2003 - LEI DA TAXA JUDICIÁRIA, INCIDENTE SOBRE SERVIÇOS PÚBLICO AS DE NATUREZA FORENSE.</t>
   </si>
   <si>
     <t>902041</t>
   </si>
   <si>
     <t>ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902041/mocoes_no_9_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902041/mocoes_no_9_de_2023.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AOS EXCELETÍSSIMOS SENHORES E SENHORAS MINISTROS E MINISTRAS DA CORTE BRASILEIRA.</t>
   </si>
   <si>
     <t>902042</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902042/mocoes_no_10_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902042/mocoes_no_10_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  PELO FALECIMENTO DA SENHORA JOSEFA MARIA DA CONCEIÇÃO SIMEÃO OCORRIDO NO DIA 26 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>902047</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902047/mocoes_no_11_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902047/mocoes_no_11_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA HELENA FINATO JACINTO OCORRIDO NO DIA 28 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>902050</t>
   </si>
   <si>
     <t>Eber Rogerio Assis, LUIZ ALFREDO LEARDINI, ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902050/mocao_12-2023_nova.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902050/mocao_12-2023_nova.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES DR RONAN FIGUEIRA DAUN.</t>
   </si>
   <si>
     <t>902053</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902053/mocoes_no_13_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902053/mocoes_no_13_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO BELTRAME OCORRIDO NO DIA 28 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>902054</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902054/mocoes_no_14_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902054/mocoes_no_14_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LUIZ JESUS PRECISO NO DIA 19 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>902068</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902068/mocoes_no_15_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902068/mocoes_no_15_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR PASTOR ELIAS MARTINS DE OLIVEIRA NO DIA 15 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>902087</t>
   </si>
   <si>
     <t>Eber Rogerio Assis, ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902087/mocoes_no_16_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902087/mocoes_no_16_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA YVONE CASTRO TELLES MATHIAS, OCORRIDO NO DIA 03 DE OUTUBRO DE 2023, AOS 89 ANOS.</t>
   </si>
   <si>
     <t>902088</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902088/mocoes_no_17_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902088/mocoes_no_17_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PARA O DEPUTADO FEDERAL MARCELO CRIVELA, REFERENTE A PEC 05/2023 QUE PREVÊ A ISENÇÃO DE IMPOSTOS NA CONSTRUÇÃO E REFORMA DE TEMPLOS RELIGIOSOS E PARA OBRAS DE PRESTAÇÃO DE SERVIÇOS, COMO CONSTRUÇÃO DE CRECHES, ASILOS OU COMUNIDADES TERAPÊUTICAS.</t>
   </si>
   <si>
     <t>902089</t>
   </si>
   <si>
     <t>LUIZ ALFREDO LEARDINI, ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902089/mocoes_no_18_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902089/mocoes_no_18_de_2023.pdf</t>
   </si>
   <si>
     <t>REPÚDIO E PROTESTO CONTRA A ADPF 442 - ARGUIÇÃO DE DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL QUE PRETENDE A DESCRIMINALIZAÇÃO DO ABORTO NO BRASIL.</t>
   </si>
   <si>
     <t>902092</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902092/mocoes_no_19_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902092/mocoes_no_19_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR HARTOS NISHIMURA CONHECIDO CARINHOSAMENTE COMO CHIQUINHO, OCORRIDO NO DIA 02 DE OUTUBRO DE 2023, AOS 97 ANOS.</t>
   </si>
   <si>
     <t>902103</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ESTER AMARAL RÉSIO PALMEIRA.</t>
   </si>
   <si>
     <t>902120</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA SHIRLEI DE ALMEIDA PASTRE, OCORRIDO NO DIA 17 DE NOVEMBRO DE 2023, AOS 75 ANOS.</t>
   </si>
   <si>
     <t>902121</t>
   </si>
   <si>
     <t>ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902121/mocoes_no_22_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902121/mocoes_no_22_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ FERREIRA DOS SANTOS "BARBA", OCORRIDO NO DIA 28 DE NOVEMBRO DE 2023, AOS 67 ANOS.</t>
   </si>
   <si>
     <t>902021</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902021/parecer_tribunal_de_contas_2021.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902021/parecer_tribunal_de_contas_2021.pdf</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO REFERENTE AO EXERCÍCIO DE 2021 - PARECER TC-006791.989.20-5</t>
   </si>
   <si>
     <t>901938</t>
   </si>
   <si>
     <t>PDRET</t>
   </si>
   <si>
     <t>Pedido de Retirada</t>
   </si>
   <si>
     <t>JOSE VALENTIM FODRA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901938/projeto_de_lei__do_executivo_01-2023_pedido_retirada.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901938/projeto_de_lei__do_executivo_01-2023_pedido_retirada.pdf</t>
   </si>
   <si>
     <t>OFICIO/ FERNÃO/GP. Nº 022/2023_x000D_
 ASSUNTO: SOLICITA RETIRADA DE PROJETO DE LEI DO EXECUTIVO 01/2023, QUE ESTABELECE O VALOR MENSAL DE GRATIFICAÇÃO A TÍTULO DE PRÓ-LABORE AOS POLICIAIS MILITARES QUE REALIZAREM A FISCALIZAÇÃO E POLICIAMENTO DO TRÂNSITO E TRÁFEGO NAS VIAS, LOGRADOUROS E ESTRADAS DO MUNICÍPIO EM CONSONÂNCIA COM A LEI MUNICIPAL 443/20228, DE 05/09/2008 E CONVÊNIO GSSP/ ATP-129/20, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902061</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 299/2023_x000D_
 ASSUNTO: SOLICITA RETIRADA DE PROJETO DE LEI COMPLEMENTAR Nº 41/2023, DE 28 DE JULHO DE 2023.</t>
   </si>
   <si>
     <t>902008</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902008/projeto_de_decreto_legislativo_012023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902008/projeto_de_decreto_legislativo_012023.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA GERMANO CANEZIN FERNANDES A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>902035</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902035/projeto_de_decreto_legislativo_022023_atualizado.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902035/projeto_de_decreto_legislativo_022023_atualizado.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVAS, AS CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>901939</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901939/projeto_de_lei_01-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901939/projeto_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901940</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901940/projeto_de_lei_02-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901940/projeto_de_lei_02-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL, DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES.</t>
   </si>
   <si>
     <t>901960</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901960/projeto_de_lei_0032023_mesa_da_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901960/projeto_de_lei_0032023_mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901961</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901961/projeto_de_lei_0042023_mesa_da_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901961/projeto_de_lei_0042023_mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO AUXÍLIO-SAÚDE DOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901985</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901985/projeto_de_lei_052023_verador_luiz_alfredo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901985/projeto_de_lei_052023_verador_luiz_alfredo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA DE CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA (TEA)"</t>
   </si>
   <si>
     <t>901986</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901986/projeto_de_lei_062023_mesa_da_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901986/projeto_de_lei_062023_mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DE CONSCIENTIZAÇÃO SOBRE A DOENÇA DE PARKINSON"</t>
   </si>
   <si>
     <t>901993</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901993/projeto_de_lei_072023_vereadores.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901993/projeto_de_lei_072023_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE SISTEMAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS MUNICIPAIS E CERCANIAS.</t>
   </si>
   <si>
     <t>902059</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901997</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901997/projeto_de_lei_complementar_do_executivo_no_40_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901997/projeto_de_lei_complementar_do_executivo_no_40_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, DESENVOLVIMENTO FUNCIONAL E SALÁRIOS DOS SERVIDORES DO MUNICÍPIO DE FERNÃO, ESTADO SÃO PAULO.</t>
   </si>
   <si>
     <t>902039</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902039/projeto_de_lei_complementar_do_executivo_no_41_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902039/projeto_de_lei_complementar_do_executivo_no_41_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N.º 16/2011, DE 20 DE MAIO DE 2011, QUE TRATA DO PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902062</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902062/projeto_de_lei_complementar_do_executivo_no_43_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902062/projeto_de_lei_complementar_do_executivo_no_43_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 16/2011, DE 20 DE MAIO DE 2011, QUE TRATA DO ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DE FERNÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902083</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902083/projeto_de_lei_complementar_do_executivo_no_44_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902083/projeto_de_lei_complementar_do_executivo_no_44_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 16/2011, DE 20 DE MAIO DE 2011, QUE TRATA DO ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DE FERNÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902097</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902097/projeto_de_lei_complementar_do_executivo_no_45_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902097/projeto_de_lei_complementar_do_executivo_no_45_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N.º 02, DE 20 DE ABRIL DE 1998, QUE TRATA DO REGIME JURÍDICO ÚNICO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS. (CONVERTER UM TERÇO DO PERÍODO DE FÉRIAS EM ABONO PECUNIÁRIO).</t>
   </si>
   <si>
     <t>902099</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902099/projeto_de_lei_complementar_do_executivo_no_46_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902099/projeto_de_lei_complementar_do_executivo_no_46_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PAGAMENTO DE ADICIONAL DE SERVIÇO EXTRAORDINÁRIA AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE CUMPRIREM ESCALA DE 12X36 HORAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901930</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901930/projeto_de_lei_do_executivo___01-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901930/projeto_de_lei_do_executivo___01-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR MENSAL DE GRATIFICAÇÃO A TÍTULO DE PRÓ-LABORE AOS POLICIAIS MILITARES QUE REALIZAREM A FISCALIZAÇÃO E POLICIAMENTO DO TRÂNSITO E TRÁFEGO NAS VIAS, LOGRADOUROS E ESTRADAS DO MUNICÍPIO EM CONSONÂNCIA COM A LEI MUNICIPAL 443/2008 E CONVÊNIO GSSP/ATP-129/20, E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901931</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901931/projeto_de_lei_do_executivo___02-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901931/projeto_de_lei_do_executivo___02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901932</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901932/projeto_de_lei_do_executivo___03-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901932/projeto_de_lei_do_executivo___03-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 2º DO ARTIGO 1º, DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901933</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901933/projeto_de_lei_do_executivo___04-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901933/projeto_de_lei_do_executivo___04-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901934</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901934/projeto_de_lei_do_executivo___05-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901934/projeto_de_lei_do_executivo___05-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (CONSTRUÇÃO COBERTURA DE QUADRA)</t>
   </si>
   <si>
     <t>901935</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901935/projeto_de_lei_do_executivo___06-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901935/projeto_de_lei_do_executivo___06-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS EM TRECHO DA RUA SEBASTIÃO ANDRÉ DA FONSECA).</t>
   </si>
   <si>
     <t>901936</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901936/projeto_de_lei_do_executivo___07-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901936/projeto_de_lei_do_executivo___07-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (ILUMINAÇÃO PÚBLICA PELA TECNOLOGIA LED)</t>
   </si>
   <si>
     <t>901937</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901937/projeto_de_lei_do_executivo___08-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901937/projeto_de_lei_do_executivo___08-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (SUBSTITUIR A ILUMINAÇÃO DA PRAÇA DA BÍBLIA PELA TECNOLOGIA LED)</t>
   </si>
   <si>
     <t>901942</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901942/projeto_de_lei_do_executivo_09-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901942/projeto_de_lei_do_executivo_09-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (DOTAÇÕES CÂMARA MUNICIPAL)</t>
   </si>
   <si>
     <t>901943</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901943/projeto_de_lei_do_executivo_10-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901943/projeto_de_lei_do_executivo_10-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR A CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901944</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901944/projeto_de_lei_do_executivo_11-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901944/projeto_de_lei_do_executivo_11-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À PATRULHA JUVENIL DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901962</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901962/projeto_de_lei_do_executivo_12-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901962/projeto_de_lei_do_executivo_12-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (MICRO-ÔNIBUS UTILIZADOS NO SETOR DE SAÚDE).</t>
   </si>
   <si>
     <t>901980</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901980/projeto_de_lei_do_executivo_13-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901980/projeto_de_lei_do_executivo_13-2023.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE QUE ESPECIFICA, A SER PAGA AOS MILITARES DO ESTADO DE SÃO PAULO, POR FORÇA DO CONVÊNIO A SER CELEBRADO COM O MUNICÍPIO DE FERNÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901987</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901987/projeto_de_lei_do_executivo_14-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901987/projeto_de_lei_do_executivo_14-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA PARA O CARGO EFETIVO DE COZINHEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901988</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901988/projeto_de_lei_do_executivo_15-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901988/projeto_de_lei_do_executivo_15-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE)</t>
   </si>
   <si>
     <t>902000</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902000/projeto_de_lei_do_executivo_16-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902000/projeto_de_lei_do_executivo_16-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902010</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902010/projeto_de_lei_0172023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902010/projeto_de_lei_0172023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902022</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902022/projeto_de_lei_do_executivo_18-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902022/projeto_de_lei_do_executivo_18-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902025</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902025/projeto_de_lei_do_executivo_19-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902025/projeto_de_lei_do_executivo_19-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902029</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902029/projeto_de_lei_do_executivo_20-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902029/projeto_de_lei_do_executivo_20-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS (REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE DA FAMÍLIA).</t>
   </si>
   <si>
     <t>902036</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902036/projeto_de_lei_do_executivo_21-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902036/projeto_de_lei_do_executivo_21-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE PROGRAMA DE ASSISTÊNCIA AO DESEMPREGADO, DENOMINADO " FRENTE DE TRABALHO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902030</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902030/projeto_de_lei_do_executivo___22-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902030/projeto_de_lei_do_executivo___22-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS (FICHAS DE DESPESAS COM SALDOS BAIXOS).</t>
   </si>
   <si>
     <t>902031</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902031/projeto_de_lei_do_executivo___23-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902031/projeto_de_lei_do_executivo___23-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (REFORMA DA PRAÇA BRASIL 500 ANOS E CONSTRUÇÃO DE QUIOSQUES).</t>
   </si>
   <si>
     <t>902055</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902055/projeto_de_lei_do_executivo_no_24_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902055/projeto_de_lei_do_executivo_no_24_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO III DA LEI 1.072, DE 12 DE JULHO DE 2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902056</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902056/projeto_de_lei_do_executivo_no_25_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902056/projeto_de_lei_do_executivo_no_25_de_2023.pdf</t>
   </si>
   <si>
     <t>902058</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902058/projeto_de_lei_do_executivo_no_26_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902058/projeto_de_lei_do_executivo_no_26_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. ( REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE)</t>
   </si>
   <si>
     <t>902069</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902069/projeto_de_lei_do_executivo_no_27_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902069/projeto_de_lei_do_executivo_no_27_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA 2022/2025 E NA LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDOS NA LOA-LEI ORÇAMENTÁRIA ANUAL PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902070</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902070/projeto_de_lei_do_executivo_no_28_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902070/projeto_de_lei_do_executivo_no_28_de_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902071</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902071/projeto_de_lei_do_executivo_no_29_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902071/projeto_de_lei_do_executivo_no_29_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS (FICHAS DAS DESPESAS COM SALDOS BAIXOS).</t>
   </si>
   <si>
     <t>902076</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902076/projeto_de_lei_do_executivo_no_30_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902076/projeto_de_lei_do_executivo_no_30_de_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2023, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902082</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902082/projeto_de_lei_do_executivo_no_31_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902082/projeto_de_lei_do_executivo_no_31_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADEQUAÇÃO DO SALÁRIO BASE DA CLASSE DOCENTE DO QUADRO DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA AO PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902084</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902084/projeto_de_lei_do_executivo_no_32_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902084/projeto_de_lei_do_executivo_no_32_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PAGAMENTO RETROATIVO DA DIFERENÇA ENTRE O PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E O PISO MUNICIPAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902098</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902098/projeto_de_lei_do_executivo_no_34_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902098/projeto_de_lei_do_executivo_no_34_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N.º 1.020, DE 11 DE FEVEREIRO DE 2022, QUE INSTITUI A EDUCAÇÃO EM PERÍODO INTEGRAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902102</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902102/projeto_de_lei_do_executivo_no_35_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902102/projeto_de_lei_do_executivo_no_35_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (DOTAÇÕES DA CÂMARA MUNICIPAL)</t>
   </si>
   <si>
     <t>902111</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902111/projeto_de_lei_do_executivo_no_36_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902111/projeto_de_lei_do_executivo_no_36_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL DE FERNÃO, EFETUAR A CESSÃO DE USO DE IMÓVEL QUE ESPECIFICA POR PRAZO DETERMINADO, COM ENCARGOS, À EMPRESA J.ANTONIO DE MATTOS-ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902112</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902112/projeto_de_lei_do_executivo_no_37_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902112/projeto_de_lei_do_executivo_no_37_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS (PAGAMENTO RETROATIVO DA DIFERENÇA DO PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DO PROGRAMA FRENTE DE TRABALHO).</t>
   </si>
   <si>
     <t>901945</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901945/projeto_de_resolucao_01-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901945/projeto_de_resolucao_01-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 33, DE 01 DE NOVEMBRO DE 2007, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO, NO TOCANTE ÀS DATAS DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>901981</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901981/projeto_de_resolucao_02-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901981/projeto_de_resolucao_02-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 33, DE 01 DE NOVEMBRO DE 2007, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO, NO TOCANTE AO PROTOCOLO DE PROPOSIÇÕES E AOS REGIMES DE TRAMITAÇÃO.</t>
   </si>
   <si>
     <t>901970</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901970/proposta_de_emenda_a_lom_1_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901970/proposta_de_emenda_a_lom_1_de_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO, NO TOCANTE À FIXAÇÃO DE SUBSÍDIOS DOS PARLAMENTARES.</t>
   </si>
   <si>
     <t>902009</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902009/proposta_de_emenda_a_lom_2_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902009/proposta_de_emenda_a_lom_2_de_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO PARA TORNAR OBRIGATÓRIA A EXECUÇÃO DA PROGRAMAÇÃO ORÇAMENTÁRIA ESPECÍFICA.</t>
   </si>
   <si>
     <t>902086</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902086/proposta_de_emenda_a_lom_3_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902086/proposta_de_emenda_a_lom_3_de_2023.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 335-A À LEI ORGÂNICA DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>901941</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901941/requerimento_01-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901941/requerimento_01-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DOS PROJETOS DE LEIS DO EXECUTIVO 02/2023 E 03/2023 E PROJETO DE LEI DA CÂMARA 01/2023 E 02/2023.</t>
   </si>
   <si>
     <t>901953</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901953/projeto_de_lei_02-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901953/projeto_de_lei_02-2023.pdf</t>
   </si>
   <si>
     <t>REQUER APOIO AO PISO SALARIAL NACIONAL DA ENFERMAGEM</t>
   </si>
   <si>
     <t>901966</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901966/requerimento_03-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901966/requerimento_03-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI DA CÂMARA 03/2023.</t>
   </si>
   <si>
     <t>901998</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901998/requerimento_04-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901998/requerimento_04-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA URGÊNCIA ESPECIAL NA APROVAÇÃO DO PROJETO DE LEI DA CÂMARA 07/2023.</t>
   </si>
   <si>
     <t>901999</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901999/requerimento_05-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901999/requerimento_05-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DO PERFIL PROFISSIOGRÁFICO PREVIDENCIÁRIO – PPP DOS SERVIDORES OCUPANTES DE CARGOS DE COZINHEIRO DA PREFEITURA.</t>
   </si>
   <si>
     <t>902002</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , ALEMÃO, DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, JOSÉ FERREIRA DOS SANTOS (BARBA), KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902002/requerimento_06-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902002/requerimento_06-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO INFORMAÇÕES ACERCA DA REGULARIZAÇÃO DA APOSENTADORIA ESPECIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>902004</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902004/requerimento_07-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902004/requerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA ADEQUAÇÃO NA ILUMINAÇÃO DO PORTAL DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>902018</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902018/requerimento_08-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902018/requerimento_08-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO INFORMAÇÕES SOBRE ASSESSORIAS CONTRATADAS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>902019</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902019/requerimento_09-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902019/requerimento_09-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO INFORMAÇÕES DA PRESTAÇÃO DE CONTAS DA BALANÇA RODOVIARIA.</t>
   </si>
   <si>
     <t>902040</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902040/requerimentos_no_10_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902040/requerimentos_no_10_de_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PARECER JURÍDICO DO EXECUTIVO AO PROJETO DE LEI 21/2023, QUE DISPÕE SOBRE A INSTITUIÇÃO DE PROGRAMA DE ASSISTÊNCIA AO DESEMPREGADO, DENOMINADO “FRENTE DE TRABALHO".</t>
   </si>
   <si>
     <t>902046</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902046/requerimentos_no_11_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902046/requerimentos_no_11_de_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO INFORMAÇÕES SOBRE A UTILIZAÇÃO DOS BANHEIROS DO VESTIÁRIO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>902052</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902052/requerimentos_no_12_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902052/requerimentos_no_12_de_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO O ENVIO DE INFORMAÇÕES SOBRE EVENTUAL PROCESSO DE TOMADA DE CONTAS POR PARTE DO FNDE.</t>
   </si>
   <si>
     <t>902080</t>
   </si>
   <si>
     <t>Eber Rogerio Assis, DONIZETE FERNANDES DA SILVA, LUIZ ALFREDO LEARDINI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902080/requerimentos_no_13_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902080/requerimentos_no_13_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO DE DISCUSSÃO E VOTAÇÃO NOS TERMOS DO ARTIGO 162 DO REGIMENTO INTERNO DO PROJETO DE LEI N.º 26/2023 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2023 E DA OUTRAS PROVIDÊNCIAS. (REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE) PELO PRAZO DE TRÊS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>902081</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902081/requerimentos_no_14_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902081/requerimentos_no_14_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA E ARQUIVAMENTO DA EMENDA N.º 01 DE 2023 AO PROJETO DE LEI N.º 21/2023, DE 27 DE JULHO DE 2023 DE AUTORIA DO PREFEITO EM CURSO NA CÂMARA PROTOCOLIZADO SOB N.º 163/2023.</t>
   </si>
   <si>
     <t>902085</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA</t>
   </si>
   <si>
     <t>901955</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901955/substitutivo_1_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901955/substitutivo_1_de_2023.pdf</t>
   </si>
   <si>
     <t>901956</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901956/substitutivo_2_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901956/substitutivo_2_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO , A EFETUAR A CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901957</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901957/substitutivo_3_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901957/substitutivo_3_de_2023.pdf</t>
   </si>
   <si>
     <t>902095</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902095/substitutivo_4_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902095/substitutivo_4_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, DESENVOLVIMENTO FUNCIONAL E SALÁRIOS DOS SERVIDORES DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902113</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902113/substitutivo_5_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902113/substitutivo_5_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA 2022/2025 E NA LDO - LEI DE DIRETRIZES ORÇAMENTARIAS PARA 2024, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDOS NA LOA - LEI ORÇAMENTARIA ANUAL PARA 2024 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902118</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902118/substitutivo_6_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902118/substitutivo_6_de_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 02, DE 20 DE ABRIL DE 1998, A FIM DE GARANTIR A PERCEPÇÃO DA GRATIFICAÇÃO POR SERVIÇOS EXTRAORDINÁRIOS AOS SERVIDORES PÚBLICOS QUE CUMPRIREM ESCALA DE 12X36 HORAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902122</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1.020, DE 11 DE FEVEREIRO DE 2022, QUE INSTITUIU A EDUCAÇÃO EM PERÍODO INTEGRAL E DÁ OUTRAS PROVIDÊNCIAS, DISPONDO SOBRE A FACULTATIVIDADE DE MATRÍCULA DOS ALUNOS NESTA MODALIDADE DE ENSINO.</t>
   </si>
   <si>
     <t>902101</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902101/veto_01-2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902101/veto_01-2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 40/2023 QUE DISPÕE SOBRE O PLANO DE CARGOS, DESENVOLVIMENTO FUNCIONAL E SALÁRIOS DOS SERVIDORES DO MUNUCÍPIO DE FERNÃO , ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>901958</t>
   </si>
   <si>
     <t>CPEXM</t>
   </si>
   <si>
     <t>Correspondência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP Nº 42/2023_x000D_
 ASSUNTO: RESPONDE OFICIO 008/2023</t>
   </si>
   <si>
     <t>901959</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP Nº 43/2023_x000D_
 ASSUNTO: RESPONDE OFICIO 007/2023</t>
   </si>
   <si>
@@ -2255,68 +2255,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902044/emenda_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902123/emenda_no_2_de_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902124/emenda_no_3_de_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902126/emenda_no_5_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902127/emenda_no_6_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902128/emenda_no_7_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902131/emenda_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901947/indicacao_-_012023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901951/indicacao_-_022023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901952/indicacao_-_032023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901964/indicacao_-_042023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901965/indicacao_-_052023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901968/indicacao_-_062023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901969/indicacao_-_072023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901972/indicacao_-_082023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901973/indicacao_-_092023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901974/indicacao_-_102023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901990/indicacao_-_112023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901991/indicacao_-_122023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901992/indicacao_-_132023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901994/indicacao_-_142023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901995/indicacao_-_152023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902005/indicacao_-_162023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902006/indicacao_-_172023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902013/indicacao_-_182023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902014/indicacao_-_192023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902015/indicacao_-_202023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902016/indicacao_-_212023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902023/indicacao_-_222023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902024/indicacao_-_232023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902032/indicacao_-_242023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902033/indicacoes_no_25_de_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902037/indicacao_-_262023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902038/indicacao_-_272023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902045/indicacoes_no_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902048/indicacoes_no_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902049/indicacoes_no_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902051/indicacoes_no_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902063/indicacoes_no_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902064/indicacoes_no_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902065/indicacoes_no_34_de_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902066/indicacoes_no_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902067/indicacoes_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902072/indicacoes_no_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902073/indicacoes_no_38_de_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902075/indicacoes_no_39_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902090/indicacoes_no_40_de_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902091/indicacoes_no_41_de_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902093/indicacoes_no_42_de_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902094/indicacoes_no_43_de_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902100/indicacoes_no_44_de_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902114/indicacoes_no_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902115/indicacoes_no_46_de_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902116/indicacoes_no_47_de_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902117/indicacoes_no_48_de_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901946/mocao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901954/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901963/mocao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901971/mocao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901982/mocao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901989/mocao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902011/mocao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902012/mocao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902041/mocoes_no_9_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902042/mocoes_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902047/mocoes_no_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902050/mocao_12-2023_nova.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902053/mocoes_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902054/mocoes_no_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902068/mocoes_no_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902087/mocoes_no_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902088/mocoes_no_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902089/mocoes_no_18_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902092/mocoes_no_19_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902121/mocoes_no_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902021/parecer_tribunal_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901938/projeto_de_lei__do_executivo_01-2023_pedido_retirada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902008/projeto_de_decreto_legislativo_012023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902035/projeto_de_decreto_legislativo_022023_atualizado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901939/projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901940/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901960/projeto_de_lei_0032023_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901961/projeto_de_lei_0042023_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901985/projeto_de_lei_052023_verador_luiz_alfredo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901986/projeto_de_lei_062023_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901993/projeto_de_lei_072023_vereadores.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901997/projeto_de_lei_complementar_do_executivo_no_40_de_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902039/projeto_de_lei_complementar_do_executivo_no_41_de_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902062/projeto_de_lei_complementar_do_executivo_no_43_de_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902083/projeto_de_lei_complementar_do_executivo_no_44_de_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902097/projeto_de_lei_complementar_do_executivo_no_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902099/projeto_de_lei_complementar_do_executivo_no_46_de_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901930/projeto_de_lei_do_executivo___01-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901931/projeto_de_lei_do_executivo___02-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901932/projeto_de_lei_do_executivo___03-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901933/projeto_de_lei_do_executivo___04-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901934/projeto_de_lei_do_executivo___05-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901935/projeto_de_lei_do_executivo___06-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901936/projeto_de_lei_do_executivo___07-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901937/projeto_de_lei_do_executivo___08-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901942/projeto_de_lei_do_executivo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901943/projeto_de_lei_do_executivo_10-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901944/projeto_de_lei_do_executivo_11-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901962/projeto_de_lei_do_executivo_12-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901980/projeto_de_lei_do_executivo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901987/projeto_de_lei_do_executivo_14-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901988/projeto_de_lei_do_executivo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902000/projeto_de_lei_do_executivo_16-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902010/projeto_de_lei_0172023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902022/projeto_de_lei_do_executivo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902025/projeto_de_lei_do_executivo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902029/projeto_de_lei_do_executivo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902036/projeto_de_lei_do_executivo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902030/projeto_de_lei_do_executivo___22-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902031/projeto_de_lei_do_executivo___23-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902055/projeto_de_lei_do_executivo_no_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902056/projeto_de_lei_do_executivo_no_25_de_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902058/projeto_de_lei_do_executivo_no_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902069/projeto_de_lei_do_executivo_no_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902070/projeto_de_lei_do_executivo_no_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902071/projeto_de_lei_do_executivo_no_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902076/projeto_de_lei_do_executivo_no_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902082/projeto_de_lei_do_executivo_no_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902084/projeto_de_lei_do_executivo_no_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902098/projeto_de_lei_do_executivo_no_34_de_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902102/projeto_de_lei_do_executivo_no_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902111/projeto_de_lei_do_executivo_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902112/projeto_de_lei_do_executivo_no_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901945/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901981/projeto_de_resolucao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901970/proposta_de_emenda_a_lom_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902009/proposta_de_emenda_a_lom_2_de_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902086/proposta_de_emenda_a_lom_3_de_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901941/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901953/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901966/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901998/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901999/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902002/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902004/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902018/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902019/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902040/requerimentos_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902046/requerimentos_no_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902052/requerimentos_no_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902080/requerimentos_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902081/requerimentos_no_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901955/substitutivo_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901956/substitutivo_2_de_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901957/substitutivo_3_de_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902095/substitutivo_4_de_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902113/substitutivo_5_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902118/substitutivo_6_de_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902101/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902044/emenda_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902123/emenda_no_2_de_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902124/emenda_no_3_de_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902126/emenda_no_5_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902127/emenda_no_6_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902128/emenda_no_7_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902131/emenda_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901947/indicacao_-_012023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901951/indicacao_-_022023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901952/indicacao_-_032023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901964/indicacao_-_042023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901965/indicacao_-_052023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901968/indicacao_-_062023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901969/indicacao_-_072023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901972/indicacao_-_082023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901973/indicacao_-_092023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901974/indicacao_-_102023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901990/indicacao_-_112023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901991/indicacao_-_122023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901992/indicacao_-_132023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901994/indicacao_-_142023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901995/indicacao_-_152023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902005/indicacao_-_162023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902006/indicacao_-_172023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902013/indicacao_-_182023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902014/indicacao_-_192023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902015/indicacao_-_202023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902016/indicacao_-_212023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902023/indicacao_-_222023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902024/indicacao_-_232023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902032/indicacao_-_242023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902033/indicacoes_no_25_de_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902037/indicacao_-_262023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902038/indicacao_-_272023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902045/indicacoes_no_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902048/indicacoes_no_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902049/indicacoes_no_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902051/indicacoes_no_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902063/indicacoes_no_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902064/indicacoes_no_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902065/indicacoes_no_34_de_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902066/indicacoes_no_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902067/indicacoes_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902072/indicacoes_no_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902073/indicacoes_no_38_de_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902075/indicacoes_no_39_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902090/indicacoes_no_40_de_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902091/indicacoes_no_41_de_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902093/indicacoes_no_42_de_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902094/indicacoes_no_43_de_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902100/indicacoes_no_44_de_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902114/indicacoes_no_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902115/indicacoes_no_46_de_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902116/indicacoes_no_47_de_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902117/indicacoes_no_48_de_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901946/mocao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901954/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901963/mocao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901971/mocao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901982/mocao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901989/mocao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902011/mocao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902012/mocao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902041/mocoes_no_9_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902042/mocoes_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902047/mocoes_no_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902050/mocao_12-2023_nova.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902053/mocoes_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902054/mocoes_no_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902068/mocoes_no_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902087/mocoes_no_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902088/mocoes_no_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902089/mocoes_no_18_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902092/mocoes_no_19_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902121/mocoes_no_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902021/parecer_tribunal_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901938/projeto_de_lei__do_executivo_01-2023_pedido_retirada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902008/projeto_de_decreto_legislativo_012023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902035/projeto_de_decreto_legislativo_022023_atualizado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901939/projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901940/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901960/projeto_de_lei_0032023_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901961/projeto_de_lei_0042023_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901985/projeto_de_lei_052023_verador_luiz_alfredo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901986/projeto_de_lei_062023_mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901993/projeto_de_lei_072023_vereadores.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901997/projeto_de_lei_complementar_do_executivo_no_40_de_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902039/projeto_de_lei_complementar_do_executivo_no_41_de_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902062/projeto_de_lei_complementar_do_executivo_no_43_de_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902083/projeto_de_lei_complementar_do_executivo_no_44_de_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902097/projeto_de_lei_complementar_do_executivo_no_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902099/projeto_de_lei_complementar_do_executivo_no_46_de_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901930/projeto_de_lei_do_executivo___01-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901931/projeto_de_lei_do_executivo___02-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901932/projeto_de_lei_do_executivo___03-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901933/projeto_de_lei_do_executivo___04-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901934/projeto_de_lei_do_executivo___05-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901935/projeto_de_lei_do_executivo___06-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901936/projeto_de_lei_do_executivo___07-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901937/projeto_de_lei_do_executivo___08-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901942/projeto_de_lei_do_executivo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901943/projeto_de_lei_do_executivo_10-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901944/projeto_de_lei_do_executivo_11-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901962/projeto_de_lei_do_executivo_12-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901980/projeto_de_lei_do_executivo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901987/projeto_de_lei_do_executivo_14-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901988/projeto_de_lei_do_executivo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902000/projeto_de_lei_do_executivo_16-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902010/projeto_de_lei_0172023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902022/projeto_de_lei_do_executivo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902025/projeto_de_lei_do_executivo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902029/projeto_de_lei_do_executivo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902036/projeto_de_lei_do_executivo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902030/projeto_de_lei_do_executivo___22-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902031/projeto_de_lei_do_executivo___23-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902055/projeto_de_lei_do_executivo_no_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902056/projeto_de_lei_do_executivo_no_25_de_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902058/projeto_de_lei_do_executivo_no_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902069/projeto_de_lei_do_executivo_no_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902070/projeto_de_lei_do_executivo_no_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902071/projeto_de_lei_do_executivo_no_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902076/projeto_de_lei_do_executivo_no_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902082/projeto_de_lei_do_executivo_no_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902084/projeto_de_lei_do_executivo_no_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902098/projeto_de_lei_do_executivo_no_34_de_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902102/projeto_de_lei_do_executivo_no_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902111/projeto_de_lei_do_executivo_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902112/projeto_de_lei_do_executivo_no_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901945/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901981/projeto_de_resolucao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901970/proposta_de_emenda_a_lom_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902009/proposta_de_emenda_a_lom_2_de_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902086/proposta_de_emenda_a_lom_3_de_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901941/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901953/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901966/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901998/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901999/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902002/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902004/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902018/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902019/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902040/requerimentos_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902046/requerimentos_no_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902052/requerimentos_no_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902080/requerimentos_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902081/requerimentos_no_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901955/substitutivo_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901956/substitutivo_2_de_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/901957/substitutivo_3_de_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902095/substitutivo_4_de_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902113/substitutivo_5_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902118/substitutivo_6_de_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2023/902101/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>