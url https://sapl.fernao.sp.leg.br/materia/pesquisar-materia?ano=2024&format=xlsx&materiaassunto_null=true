--- v1 (2026-02-22)
+++ v2 (2026-05-23)
@@ -54,1821 +54,1821 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>902306</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t xml:space="preserve">DIVA DE OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902306/emenda_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902306/emenda_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva</t>
   </si>
   <si>
     <t>902307</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DONIZETE FERNANDES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902307/emenda_no_2_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902307/emenda_no_2_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 02 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902308</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eber Rogerio Assis</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902308/emenda_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902308/emenda_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 03 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902309</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/</t>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA Nº 04 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902310</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902310/emenda_no_5_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902310/emenda_no_5_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 05 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902311</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902311/emenda_no_6_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902311/emenda_no_6_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 06 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902312</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUIZ ALFREDO LEARDINI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902312/emenda_no_7_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902312/emenda_no_7_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 07 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902313</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902313/emenda_no_8_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902313/emenda_no_8_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 08 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902314</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>SAMUEL ALAMINO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902314/emenda_no_9_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902314/emenda_no_9_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 09 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS -  Emenda Impositiva.</t>
   </si>
   <si>
     <t>902315</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>COFC - COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902315/emenda_no_10_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902315/emenda_no_10_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 10 AO PL Nº 33/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DA OUTRAS PROVIDÊNCIAS - Emendas Impositivas Compiladas.</t>
   </si>
   <si>
     <t>902153</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902153/indicacoes_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902153/indicacoes_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE PORTÕES NA ESCOLA MUNICIPAL MARIA DO CARMO DA SILVA JULIÃO E NA CRECHE NÚCLEO EDUCACIONAL UM NOVO AMANHÃ.</t>
   </si>
   <si>
     <t>902158</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902158/indicacoes_no_2_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902158/indicacoes_no_2_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A RETIRADA DE VEÍCULOS ABANDONADOS NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>902161</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES, KARINA TANGANELLI, SAMUEL ALAMINO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902161/indicacoes_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902161/indicacoes_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR AO PREFEITO A INSTALAÇÃO DE SONORIZADORES E SINALIZAÇÃO HORIZONTAL E VERTICAL EM DUAS DAS CURVAS DA ESTRADA FERNÃO/GÁLIA.</t>
   </si>
   <si>
     <t>902162</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902162/indicacoes_no_4_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902162/indicacoes_no_4_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL O PAGAMENTO DE HORAS EXTRAS AOS CONSELHEIROS TUTELARES, ASSIM COMO O É PARA OS SERVIDORES PÚBLICOS DESTA URBE.</t>
   </si>
   <si>
     <t>902163</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902163/indicacoes_no_5_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902163/indicacoes_no_5_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A ABONADA DE MEIO DIA.</t>
   </si>
   <si>
     <t>902169</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902169/indicacoes_no_6_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902169/indicacoes_no_6_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DO BENEFÍCIO DA LICENÇA PRÊMIO EM FAVOR DOS SERVIDORES PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902170</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902170/indicacoes_no_7_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902170/indicacoes_no_7_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE LOMBADAS PARA REDUÇÃO DE VELOCIDADE.</t>
   </si>
   <si>
     <t>902168</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902168/indicacoes_no_8_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902168/indicacoes_no_8_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA FONTE INTERATIVA AO LADO PARQUINHO MUNICIPAL.</t>
   </si>
   <si>
     <t>902173</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902173/indicacoes_no_9_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902173/indicacoes_no_9_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE CONVÊNIO DE SAÚDE COM A UNIMED PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>902174</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902174/indicacoes_no_10_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902174/indicacoes_no_10_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PROVIDENCIAS PARA A MELHORIA DO SINAL DE INTERNET DENTRO DO CENTRO EDUCACIONAL UM NOVO AMANHÃ DA CRECHE.</t>
   </si>
   <si>
     <t>902175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902175/indicacoes_no_11_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902175/indicacoes_no_11_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL ESTUDAR A POSSIBILIDADE DE AMPLIAR O ATENDIMENTO MÉDICO PEDIÁTRICO, MAIS VEZES NA SEMANA NA UNIDADE DE SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902176</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902176/indicacoes_no_12_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902176/indicacoes_no_12_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE SEGURANÇA OU VIGILANTES E DETECTOR DE METAL NAS ESCOLAS MUNICIPAL E ESTADUAL.</t>
   </si>
   <si>
     <t>902177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902177/indicacoes_no_13_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902177/indicacoes_no_13_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A CRIAÇÃO DE MAIS VAGAS DE ESTÁGIO EM VÁRIAS ÁREAS EM TODOS OS DEPARTAMENTOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>902178</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902178/indicacoes_no_14_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902178/indicacoes_no_14_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE REALIZE ESTUDOS VISANDO MELHORIAS DA SINALIZAÇÃO DE TRANSITO NO TREVO DE ACESSO AO BAIRRO CAIC E AO POÇO DE PEDRA.</t>
   </si>
   <si>
     <t>902179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902179/indicacoes_no_15_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902179/indicacoes_no_15_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO ESTUDE A POSSIBILIDADE NO SENTIDO DE BUSCAR JUNTO A EMPRESAS DE TRANSPORTE, PARA QUE FAÇAM TRANSPORTE DE PASSAGEIROS DE FERNÃO PARA GÁLIA E GARÇA.</t>
   </si>
   <si>
     <t>902180</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902180/indicacoes_no_16_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902180/indicacoes_no_16_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO, QUE AVALIE E DETERMINE A AQUISIÇÃO DE UNIFORMES AOS SERVIDORES QUE EXERCEM O CARGO DE VIGIA.</t>
   </si>
   <si>
     <t>902184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES, SAMUEL ALAMINO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902184/indicacoes_no_17_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902184/indicacoes_no_17_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO REALIZAR NOVA PINTURA E RECOLOCAÇÃO DE TACHAS REFLETIVAS (OLHO DE GATO) NA ESTRADA VICINAL QUE LIGA FERNÃO A RODOVIA 294.</t>
   </si>
   <si>
     <t>902185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902185/indicacoes_no_18_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902185/indicacoes_no_18_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO REALIZAR ESTUDOS PARA ABERTURA DE RUA AO LADO DA QUADRA ESPORTIVA LOCALIZADA NA RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>902187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902187/indicacoes_no_19_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902187/indicacoes_no_19_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO REALIZAR ESTUDOS PARA MANUTENÇÃO DA ACADEMIA AO AR LIVRE LOCALIZADA AO LADO DA CASA DE VIDRO.</t>
   </si>
   <si>
     <t>902189</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902189/indicacoes_no_20_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902189/indicacoes_no_20_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO JUNTO À SECRETARIA COMPETENTE PROMOVA CURSOS DE CAPACITAÇÃO DE CUIDADOR DE IDOSOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902190</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902190/indicacoes_no_21_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902190/indicacoes_no_21_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A POSSIBILIDADE DE ADQUIRIR APARELHOS DE AR-CONDICIONADO PARA O VELÓRIO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902191</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902191/indicacoes_no_22_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902191/indicacoes_no_22_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A POSSIBILIDADE DE ADQUIRIR APARELHOS DE AR-CONDICIONADO PARA O CENTRO DE CONVIVÊNCIA DO IDOSO – CCI DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902192</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902192/indicacoes_no_23_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902192/indicacoes_no_23_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO ESTUDE A POSSIBILIDADE DE CRIAÇÃO DE UMA VAGA EXCLUSIVA PARA O CARRO DO CONSELHO TUTELAR, NA RUA JOSÉ BONIFÁCIO EM FRENTE A ASSISTÊNCIA SOCIAL ONDE TAMBÉM SE LOCALIZA O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>902193</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902193/indicacoes_no_24_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902193/indicacoes_no_24_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE PLACAS FOTOVOLTAICA PARA GERAÇÃO DE ENERGIA ELÉTRICA NOS PRÉDIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>902198</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902198/indicacoes_no_25_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902198/indicacoes_no_25_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UM LAVADOR MUNICIPAL PARA LAVAGEM DOS VEÍCULOS PÚBLICOS.</t>
   </si>
   <si>
     <t>902199</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902199/indicacoes_no_26_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902199/indicacoes_no_26_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO REALIZE OBRAS NO SENTIDO DE PADRONIZAÇÃO E MANUTENÇÃO DE CALÇADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902203</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902203/indicacoes_no_27_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902203/indicacoes_no_27_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, A CONSTRUÇÃO DE BANCO COM COBERTURA PARA OS JOGADORES RESERVAS E INSTALAÇÃO DE REFLETORES PARA ILUMINAÇÃO NO CAMPO DE FUTEBOL MUNICIPAL.</t>
   </si>
   <si>
     <t>902211</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902211/indicacoes_no_28_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902211/indicacoes_no_28_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, A AQUISIÇÃO DE UM NOVO FOGÃO, MODELO INDUSTRIAL, E DESTINADO AO USO NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>902212</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902212/indicacoes_no_29_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902212/indicacoes_no_29_de_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE VENTILADORES NA QUADRA ESPORTIVA DA ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>902214</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902214/indicacoes_no_30_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902214/indicacoes_no_30_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ESTUDE A INSTALAÇÃO DE REDE ANTI POMBO OU FORRO DE PVC NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>902215</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902215/indicacoes_no_31_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902215/indicacoes_no_31_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONSTRUÇÃO DE QUADRA DE AREIA PARA A PRÁTICA DE VÔLEI.</t>
   </si>
   <si>
     <t>902216</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902216/indicacoes_no_32_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902216/indicacoes_no_32_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONSTRUÇÃO DE CAMPINHO DE AREIA AO LADO DO PARQUINHO.</t>
   </si>
   <si>
     <t>902221</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902221/indicacoes_no_33_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902221/indicacoes_no_33_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DO SETOR COMPETENTE REALIZE À SUBSTITUIÇÃO DA AREIA DO PARQUINHO.</t>
   </si>
   <si>
     <t>902224</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902224/indicacoes_no_34_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902224/indicacoes_no_34_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, MELHORIAS NA ILUMINAÇÃO NO CAMPO DE BOCHA E ATRAVÉS DA SECRETARIA RESPONSÁVEL A ORGANIZAÇÃO DE TORNEIOS.</t>
   </si>
   <si>
     <t>902225</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902225/indicacoes_no_35_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902225/indicacoes_no_35_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, A CONSTRUÇÃO DE UM ALMOXARIFADO NO CENTRO DE CONVIVÊNCIA DO IDOSO.</t>
   </si>
   <si>
     <t>902226</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902226/indicacoes_no_36_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902226/indicacoes_no_36_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE QUE FAÇA OS REPAROS NECESSÁRIOS TAPA BURACOS NA ESTRADA QUE LIGA FERNÃO A LUCIANÓPOLIS.</t>
   </si>
   <si>
     <t>902230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902230/indicacoes_no_37_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902230/indicacoes_no_37_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DO ÓRGÃO/SECRETARIA COMPETENTE, SEJA ANALISADA A POSSIBILIDADE DE MELHORAR O ACESSO À BALANÇA MUNICIPAL.</t>
   </si>
   <si>
     <t>902234</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902234/indicacoes_no_38_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902234/indicacoes_no_38_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA DA EDUCAÇÃO, FAÇA A COMPRA DE UMA MÁQUINA LAVADORA E SECADORA DE PISOS.</t>
   </si>
   <si>
     <t>902235</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902235/indicacoes_no_39_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902235/indicacoes_no_39_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE A COMPRA DE MESAS E CADEIRAS INFANTIL ADEQUADAS PARA O REFEITÓRIO DO CENTRO EDUCACIONAL UM NOVO AMANHÃ (CRECHE) E A COMPRA DE NOVOS CARRINHOS DE BEBÊS.</t>
   </si>
   <si>
     <t>902245</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902245/indicacoes_no_40_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902245/indicacoes_no_40_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE TOME PROVIDÊNCIAS NECESSÁRIAS E BUSQUE RECURSOS JUNTO AO GOVERNO FEDERAL OU ESTADUAL ATÉ MESMO COM RECURSOS PRÓPRIOS, PARA AQUISIÇÃO DE UM CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>902246</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902246/indicacoes_no_41_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902246/indicacoes_no_41_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE, A REALIZAÇÃO DE ESTUDOS E PROVIDÊNCIAS PARA O CONSERTO DA PONTE NO CÓRREGO “ÁGUA DO MONJOLO” NO BAIRRO PORTO, EVITANDO MAIORES PREJUÍZOS.</t>
   </si>
   <si>
     <t>902247</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902247/indicacoes_no_42_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902247/indicacoes_no_42_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE, A REALIZAÇÃO DE ESTUDOS E PROVIDÊNCIAS PARA COLOCAR UM TAMBOR DE LIXO INDIVIDUAL PARA CADA SÍTIO NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>902252</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902252/indicacoes_no_43_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902252/indicacoes_no_43_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DO ÓRGÃO/SECRETARIA COMPETENTE, SEJA ANALISADA A POSSIBILIDADE DE AQUISIÇÃO DE UM VEÍCULO DE SETE LUGARES.</t>
   </si>
   <si>
     <t>902254</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902254/indicacoes_no_44_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902254/indicacoes_no_44_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DO ÓRGÃO/SECRETARIA COMPETENTE, SEJA ANALISADA A POSSIBILIDADE DE FORNECIMENTO DE LANCHES AOS PACIENTES QUE NECESSITAM DE TRANSPORTE DA SAÚDE PARA CONSULTAS NOUTROS MUNICÍPIOS QUE NÃO MARÍLIA.</t>
   </si>
   <si>
     <t>902261</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902261/indicacoes_no_45_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902261/indicacoes_no_45_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DO ÓRGÃO/SECRETARIA COMPETENTE, PARA QUE ESTUDE A POSSIBILIDADE DE SUAVIZAÇÃO DE VALETAS.</t>
   </si>
   <si>
     <t>902262</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902262/indicacoes_no_46_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902262/indicacoes_no_46_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA DA SAÚDE, ESTUDE A POSSIBILIDADE DE PREFERÊNCIA NO ATENDIMENTO AOS IDOSOS NA UNIDADE BÁSICA DE SAÚDE - UBS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902266</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902266/indicacoes_no_47_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902266/indicacoes_no_47_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE PARQUINHO OU AO MENOS ALGUNS BRINQUEDOS DE MADEIRA NA ÁREA DA FEPASA.</t>
   </si>
   <si>
     <t>902268</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902268/indicacoes_no_48_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902268/indicacoes_no_48_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE CRIAÇÃO DO CARGO DE MECÂNICO NO QUADRO DE CARGOS EFETIVOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>902269</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902269/indicacoes_no_49_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902269/indicacoes_no_49_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE TELA E FORNECIMENTO DE SENHA NA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>902270</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902270/indicacoes_no_50_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902270/indicacoes_no_50_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO O REBAIXAMENTO DE DUAS LOMBADAS DA RUA ANTÔNIO CABETTE.</t>
   </si>
   <si>
     <t>902271</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902271/indicacoes_no_51_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902271/indicacoes_no_51_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE LOMBADAS NA RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>902273</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902273/indicacoes_no_52_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902273/indicacoes_no_52_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A REMOÇÃO DA LOMBADA INSTALADA NA RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>902274</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902274/indicacoes_no_53_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902274/indicacoes_no_53_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A DISPONIBILIZAÇÃO DE TELEFONE CELULAR NO POSTO DE ATENDIMENTO DO CORREIO.</t>
   </si>
   <si>
     <t>902275</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902275/indicacoes_no_54_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902275/indicacoes_no_54_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A DISPONIBILIZAÇÃO DE TELEFONE CELULAR EXCLUSIVO PARA USO DA RECEPÇÃO NO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>902280</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902280/indicacoes_no_55_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902280/indicacoes_no_55_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DE UM EDUCADOR FÍSICO PARA ACADEMIA MUNICIPAL E AMPLIAÇÃO DO ATENDIMENTO DE SEGUNDA A SEXTA-FEIRA DAS 5H ÀS 22H.</t>
   </si>
   <si>
     <t>902281</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902281/indicacoes_no_56_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902281/indicacoes_no_56_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A COLOCAÇÃO DE REDE DE PROTEÇÃO NO CAMPINHO DE AREIA AO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>902288</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902288/indicacoes_no_57_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902288/indicacoes_no_57_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A COLOCAÇÃO DE DOIS TAMBORES DE LIXO DE 200 LTS., NA FRENTE DA PROPRIEDADE DO SR. RENATO MORENO, SÍTIO PARAÍSO, NO BAIRRO CAÍQUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902289</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902289/indicacoes_no_58_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902289/indicacoes_no_58_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A COLOCAÇÃO DE PLACA DE TRÂNSITO PARA SINALIZAR O CONDUTOR DO VEÍCULO SOBRE A POSSÍVEL PRESENÇA DE ANIMAIS NA PISTA, PRÓXIMO AO PESQUEIRO DRAGUI.</t>
   </si>
   <si>
     <t>902290</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902290/indicacoes_no_59_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902290/indicacoes_no_59_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A MANUTENÇÃO DE PLACAS DE SINALIZAÇÃO QUE ESTÃO CAÍDAS NO BAIRRO CAÍQUE.</t>
   </si>
   <si>
     <t>902295</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902295/indicacoes_no_60_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902295/indicacoes_no_60_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A IMPLANTAÇÃO DO SISTEMA DE COZINHA PILOTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902296</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902296/indicacoes_no_61_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902296/indicacoes_no_61_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO SERVIR PELO CRAS REFEIÇÕES NAS FÉRIAS PARA A POPULAÇÃO MAIS CARENTE DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>902298</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902298/indicacoes_no_62_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902298/indicacoes_no_62_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A FORMALIZAÇÃO DE CONVÊNIO COM OUTROS BANCOS.</t>
   </si>
   <si>
     <t>902299</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902299/indicacoes_no_63_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902299/indicacoes_no_63_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO MODIFICAR A SINALIZAÇÃO DE TRÂNSITO “PARE”, PARA OS VEÍCULOS QUE TRAFEGAM NA RUA JOSÉ BONIFÁCIO, ESQUINA COM A AVENIDA CEL. EDUARDO DE SOUZA PORTO.</t>
   </si>
   <si>
     <t>902305</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902305/indicacoes_no_64_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902305/indicacoes_no_64_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ESTUDE A INSTALAÇÃO DE REDE ANTI POMBO/PARDAL NO PRÉDIO DA ASSISTÊNCIA SOCIAL/SAÚDE.</t>
   </si>
   <si>
     <t>902157</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, SAMUEL ALAMINO DOS SANTOS, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902157/mocoes_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902157/mocoes_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO JOVEM RENAN FERRARI DE FRANÇA REIS, OCORRIDO NO DIA 02 DE FEVEREIRO DE 2024, AOS 16 ANOS.</t>
   </si>
   <si>
     <t>902172</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902172/mocoes_no_2_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902172/mocoes_no_2_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR SALVADOR BENEGA.</t>
   </si>
   <si>
     <t>902201</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902201/mocoes_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902201/mocoes_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA NEUZA E. DA SILVA MÁXIMO.</t>
   </si>
   <si>
     <t>902222</t>
   </si>
   <si>
     <t>DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, KARINA TANGANELLI, LUIZ ALFREDO LEARDINI, SAMUEL ALAMINO DOS SANTOS, Sergio Aparecido Batista</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902222/mocoes_no_4_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902222/mocoes_no_4_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE FERNÃO-SP.</t>
   </si>
   <si>
     <t>902255</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA VALDETE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>902267</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902267/mocao_de_pesar_no_06-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902267/mocao_de_pesar_no_06-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JEAN ALEXANDRE INOCENTE, OCORRIDO NO DIA 09 DE SETEMBRO DE 2024, AOS 47 ANOS.</t>
   </si>
   <si>
     <t>902291</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA JOVEM RAISSA PEREIRA DE OLIVEIRA, OCORRIDO NO DIA 06 DE OUTUBRO DE 2024, AOS 19 ANOS.</t>
   </si>
   <si>
     <t>902316</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA BENEDITA SOARES CABETTE, OCORRIDO NO DIA 15 DE NOVEMBRO DE 2024, AOS 92 ANOS.</t>
   </si>
   <si>
     <t>902317</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LUIZ SIMÕES, OCORRIDO NO DIA 13 DE NOVEMBRO DE 2024, AOS 94 ANOS.</t>
   </si>
   <si>
     <t>902250</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902250/tc-003837.989.22-7_-_parecer.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902250/tc-003837.989.22-7_-_parecer.pdf</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO REFERENTE AO EXERCÍCIO DE 2022 - PARECER TC- 003837.989.22-7</t>
   </si>
   <si>
     <t>902186</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOSÉ ROSA A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>902251</t>
   </si>
   <si>
     <t>Eber Rogerio Assis, KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902251/projeto_de_decreto_legislativo_no_2_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902251/projeto_de_decreto_legislativo_no_2_de_2024.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA GILDASIA BARBOSA DOS SANTOS A UMA VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>902303</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902303/projeto_de_decreto_legislativo_no_3_de_2024_v1.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902303/projeto_de_decreto_legislativo_no_3_de_2024_v1.pdf</t>
   </si>
   <si>
     <t>APROVA, AS CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>902143</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902143/projeto_de_lei_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902143/projeto_de_lei_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL, Nº 969, DE 09 DE ABRIL DE 2020, A FIM DE CONCEDER RECOMPOSIÇÃO ANUAL DOS VENCIMENTOS AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902144</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902144/projeto_de_lei_no_2_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902144/projeto_de_lei_no_2_de_2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL, DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES.</t>
   </si>
   <si>
     <t>902145</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902145/projeto_de_lei_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902145/projeto_de_lei_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.061, DE 28 DE FEVEREIRO DE 2023, QUE INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902188</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902188/projeto_de_lei_no_4_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902188/projeto_de_lei_no_4_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 969, DE 09 DE ABRIL DE 2020, NO TOCANTE À REFERÊNCIA SALARIAL DO CARGO DE AUXILIAR DE SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902239</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902239/projeto_de_lei_no_5_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902239/projeto_de_lei_no_5_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.111, DE 05 DE JUNHO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902196</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>JOSE VALENTIM FODRA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902196/projeto_de_lei_complementar_47-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902196/projeto_de_lei_complementar_47-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 02, DE 20 DE ABRIL DE 1998, QUE TRATA DO REGIME JURÍDICO ÚNICO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902233</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902233/projeto_de_lei_complementar_48-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902233/projeto_de_lei_complementar_48-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. (PROFESSOR DE EDUCAÇÃO ESPECIAL)</t>
   </si>
   <si>
     <t>902133</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902133/projeto_de_lei_do_executivo_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902133/projeto_de_lei_do_executivo_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO BENEFICENTE A CAMINHO DO BEM - CANTINHO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902134</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902134/projeto_de_lei_do_executivo_no_2_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902134/projeto_de_lei_do_executivo_no_2_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS (TERCEIRO SETOR).</t>
   </si>
   <si>
     <t>902135</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902135/projeto_de_lei_do_executivo_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902135/projeto_de_lei_do_executivo_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS (REFORMA ANTIGA PADARIA).</t>
   </si>
   <si>
     <t>902136</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902136/projeto_de_lei_do_executivo_no_4_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902136/projeto_de_lei_do_executivo_no_4_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS (REFORMAS NO PRÉDIO SEDE DO CENTRO ESPORTIVO).</t>
   </si>
   <si>
     <t>902137</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902137/projeto_de_lei_do_executivo_no_5_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902137/projeto_de_lei_do_executivo_no_5_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS (CONSTRUÇÃO NOVOS VESTIÁRIOS NO CAMPO DE FUTEBOL).</t>
   </si>
   <si>
     <t>902138</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902138/projeto_de_lei_do_executivo_no_6_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902138/projeto_de_lei_do_executivo_no_6_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO §2º DO ARTIGO 1º, DA LEI Nº 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUI O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902139</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902139/projeto_de_lei_do_executivo_no_7_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902139/projeto_de_lei_do_executivo_no_7_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902140</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902140/projeto_de_lei_do_executivo_no_8_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902140/projeto_de_lei_do_executivo_no_8_de_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À IRMANDADE BENFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902141</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902141/projeto_de_lei_do_executivo_no_9_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902141/projeto_de_lei_do_executivo_no_9_de_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902142</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902142/projeto_de_lei_do_executivo_no_10_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902142/projeto_de_lei_do_executivo_no_10_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS (REFORMA DO PRÉDIO SEDE DA ESCOLA MUNICIPAL MARIA DO CARMO DA SILVA JULIÃO E NÚCLEO DE EDUCAÇÃO INFANTIL FUTURO DE FERNÃO).</t>
   </si>
   <si>
     <t>902150</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902150/projeto_de_lei_executivo_11-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902150/projeto_de_lei_executivo_11-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS. (PAVIMENTAÇÃO ASFÁLTICA)</t>
   </si>
   <si>
     <t>902155</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902155/projeto_de_lei_executivo_12-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902155/projeto_de_lei_executivo_12-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902156</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902156/projeto_de_lei_executivo_13-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902156/projeto_de_lei_executivo_13-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 1º DO ARTIGO 63, DA LEI Nº 982, DE 26 DE OUTUBRO DE 2020, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902160</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902160/projeto_de_lei_executivo_14-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902160/projeto_de_lei_executivo_14-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS (REFORMAS NO PRÉDIO SEDE DO CENTRO ESPORTIVO).</t>
   </si>
   <si>
     <t>902166</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902166/projeto_de_lei_do_executivo_no_15_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902166/projeto_de_lei_do_executivo_no_15_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS (SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA PELA TECNOLOGIA LED).</t>
   </si>
   <si>
     <t>902171</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902171/projeto_de_lei_do_executivo_no_16_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902171/projeto_de_lei_do_executivo_no_16_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS (FICHAS DE DESPESAS COM SALDOS BAIXOS).</t>
   </si>
   <si>
     <t>902195</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902195/projeto_de_lei_executivo_17-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902195/projeto_de_lei_executivo_17-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE HORAS EXTRAS EM PECÚNIA AOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902197</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902197/projeto_de_lei_executivo_18-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902197/projeto_de_lei_executivo_18-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS. (IMPLANTAÇÃO DE ILUMINAÇÃO NA TECNOLOGIA LED PRAÇA DA BIBLIA E PRAÇA 500 ANOS).</t>
   </si>
   <si>
     <t>902204</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902204/projeto_de_lei_do_executivo_no_19_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902204/projeto_de_lei_do_executivo_no_19_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>902206</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902206/projeto_de_lei_do_executivo_no_20_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902206/projeto_de_lei_do_executivo_no_20_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO COMITÊ DE INVESTIMENTOS DO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO, ALTERA DISPOSITIVOS DA LEI Nº 005/1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902207</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902207/projeto_de_lei_do_executivo_no_21_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902207/projeto_de_lei_do_executivo_no_21_de_2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS RELATIVAS AO USO DE BENS IMÓVEIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902208</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902208/projeto_de_lei_do_executivo_no_22_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902208/projeto_de_lei_do_executivo_no_22_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO PELO EXERCÍCIO DA FUNÇÃO DE BRIGADISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902223</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902223/projeto_de_lei_executivo_23-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902223/projeto_de_lei_executivo_23-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. (NUTRICIONISTA E TÉCNICO DE ENFERMAGEM)</t>
   </si>
   <si>
     <t>902232</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902232/projeto_de_lei_executivo_25-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902232/projeto_de_lei_executivo_25-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL DE FERNÃO, EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, À EMPRESA J. ANTONIO DE MATTOS-ME, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902240</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902240/projeto_de_lei_executivo_27-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902240/projeto_de_lei_executivo_27-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA FORNECIMENTO DE TRANSPORTE GRATUITO PARA O MUNICÍPIO DE GÁLIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902242</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902242/projeto_de_lei_do_executivo_no_28_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902242/projeto_de_lei_do_executivo_no_28_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS. (FICHAS DE DESPESAS COM SALDOS BAIXOS)</t>
   </si>
   <si>
     <t>902241</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902241/projeto_de_lei_do_executivo_no_29_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902241/projeto_de_lei_do_executivo_no_29_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 1.076, DE 06 DE OUTUBRO DE 2023, QUE INSTITUI O PROGRAMA DE ASSISTÊNCIA AO DESEMPREGO DENOMINADO "FRENTE DE TRABALHO".</t>
   </si>
   <si>
     <t>902244</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902244/projeto_de_lei_executivo_30-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902244/projeto_de_lei_executivo_30-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS. (AQUISIÇÃO DE VEÍCULO PARA UNIDADE DE SAÚDE DA FAMÍLIA)</t>
   </si>
   <si>
     <t>902257</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902257/projeto_de_lei_executivo_31-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902257/projeto_de_lei_executivo_31-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RERRATIFICAÇÃO DA LEI Nº 917/2018, DE 20 DE SETEMBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902276</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902276/projeto_de_lei_do_executivo_no_32_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902276/projeto_de_lei_do_executivo_no_32_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA 2022/2025 E NA LDO - LEI DE DIRETRIZES ORÇAMENTARIS PARA 2025, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDAS NA LOA - LEI ORÇAMENTÁRIA ANUAL PARA 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902277</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902277/projeto_de_lei_do_executivo_no_33_de_2024_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902277/projeto_de_lei_do_executivo_no_33_de_2024_v2.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902278</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902278/projeto_de_lei_do_executivo_no_34_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902278/projeto_de_lei_do_executivo_no_34_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DA OUTRAS PROVIDÊNCIAS. (FICHAS DA DESPESA QUE ENCONTRAM-SE BAIXOS)</t>
   </si>
   <si>
     <t>902285</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902285/projeto_de_lei_do_executivo_no_35_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902285/projeto_de_lei_do_executivo_no_35_de_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902294</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902294/projeto_de_lei_do_executivo_no_36_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902294/projeto_de_lei_do_executivo_no_36_de_2024.pdf</t>
   </si>
   <si>
     <t>902302</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902302/projeto_de_lei_do_executivo_no_37_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902302/projeto_de_lei_do_executivo_no_37_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA MUNICIPAL DE FERNÃO, A EFETUAR CONCESSÃO DE AUXÍLIO E SUBVENÇÃO À IRMANDADE BENEFICIENTE  SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902301</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902301/projeto_de_lei_do_executivo_no_38_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902301/projeto_de_lei_do_executivo_no_38_de_2024.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS. EM CONSONÂNCIA COM O NOVO MARCO LEGAL DO SANEAMENTO BÁSICO, INSTITUÍDO PELA LEI FEDERAL Nº 14.026/2020.</t>
   </si>
   <si>
     <t>902304</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902304/projeto_de_lei_do_executivo_no_39_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902304/projeto_de_lei_do_executivo_no_39_de_2024.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SANEAMENTO AMBIENTAL E INFRAESTRUTURA - FMSAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902152</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902152/projeto_de_resolucao_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902152/projeto_de_resolucao_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 33, DE 01 NOVEMBRO DE 2007, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FERNÃO, NO TOCANTE À CONVOCAÇÃO DA EDILIDADE DURANTE SESSÃO LEGISLATIVA EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>902231</t>
   </si>
   <si>
     <t>CP - COMISSÃO PROCESSANTE</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTITUIÇÃO DO VEREADOR JOSIEL CÂNDIDO NEGRÃO "ALEMÃO" DO CARGO DE PRESIDENTE DA CÂMARA MUNICIPAL DE FERNÃO</t>
   </si>
   <si>
     <t>902283</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902283/projeto_de_resolucao_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902283/projeto_de_resolucao_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902147</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>REQUERENDO NOS TERMOS DO ARTIGO 157, § 2º DO REGIMENTO INTERNO O ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI Nº 02/2024 DE AUTORIA DO PREFEITO.</t>
   </si>
   <si>
     <t>902148</t>
   </si>
   <si>
     <t>REQUERENDO NOS TERMOS DO ARTIGO 157, § 2º DO REGIMENTO INTERNO O ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI Nº 03/2024 DE AUTORIA DO PREFEITO.</t>
   </si>
   <si>
     <t>902149</t>
   </si>
   <si>
     <t>REQUERENDO NOS TERMOS DO ARTIGO 157, § 2º DO REGIMENTO INTERNO O ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI Nº 04/2024 DE AUTORIA DO PREFEITO.</t>
   </si>
   <si>
     <t>902154</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902154/requerimentos_no_4_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902154/requerimentos_no_4_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO.</t>
   </si>
   <si>
     <t>902167</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902167/requerimentos_no_5_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902167/requerimentos_no_5_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA INSTALAÇÃO DE SISTEMAS DE SEGURANÇA NAS ESCOLAS MUNICIPAIS E CERCANIAS.</t>
   </si>
   <si>
     <t>902194</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA PARA APRECIAÇÃO DO PROJETO DE LEI N.º 04/2024</t>
   </si>
   <si>
     <t>902200</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902200/requerimentos_no_7_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902200/requerimentos_no_7_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A ABERTURA DE UMA RUA QUE DÁ FUNDOS AOS TERRENOS DA RUA SEBASTIÃO ANDRÉ DA FONSECA.</t>
   </si>
   <si>
     <t>902202</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902202/requerimentos_no_8_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902202/requerimentos_no_8_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O PAGAMENTO DE INSALUBRIDADE E PERICULOSIDADE AOS MOTORISTAS QUE TRABALHAM NO TRANSPORTE ESCOLAR (ÔNIBUS E MICRO-ÔNIBUS) E COZINHEIRAS E SERVENTES QUE TRABALHAM NA ESCOLA.</t>
   </si>
   <si>
     <t>902209</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902209/requerimentos_no_9_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902209/requerimentos_no_9_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES  SOBRE A COLOCAÇÃO DE UM BRAÇO DE LUZ NO POSTE DE ILUMINAÇÃO PÚBLICA LOCALIZADO NO FINAL DA RUA JOSÉ BONIFÁCIO, PRÓXIMO À CASA DO SENHOR HENRIQUE TOMÉ.</t>
   </si>
   <si>
     <t>902210</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902210/requerimentos_no_10_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902210/requerimentos_no_10_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A POSSIBILIDADE DE SER FIRMADO CONVÊNIO COM O MUNICÍPIO DE GÁLIA/SP, COM A FINALIDADE DE AUXILIAR NA MANUTENÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>902218</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902218/requerimentos_no_11_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902218/requerimentos_no_11_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A COLOCAÇÃO DE REDE DE PROTEÇÃO, REDE PARA A PRÁTICA DE VÔLEI E PINTURA DO CHÃO E DAS ESTRUTURAS METÁLICAS DA QUADRA COBERTA AO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>902220</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902220/requerimentos_no_12_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902220/requerimentos_no_12_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A MANUTENÇÃO NA ESTRADA “BENEDITO MARTINS” QUE DÁ ACESSO À RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, VIA R. JOÃO ALVES MIRA.</t>
   </si>
   <si>
     <t>902227</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902227/requerimentos_no_13_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902227/requerimentos_no_13_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA POSSIBILIDADE DE ESTUDO PARA MELHORIA NO ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA BENEDITO SOARES FIDÊNCIO, QUADRA DE ESQUINA COM A RUA JOÃO ALBINO.</t>
   </si>
   <si>
     <t>902229</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902229/requerimentos_no_14_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902229/requerimentos_no_14_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE PROVIDÊNCIAS NO SENTIDO DE FAZER "ALTERAÇÃO PARA MÃO ÚNICA DE DIREÇÃO NA RUA MANOEL DA SILVA JULIÃO, NO CENTRO DE FERNÃO".</t>
   </si>
   <si>
     <t>902236</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902236/requerimentos_no_15_de_2024_novo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902236/requerimentos_no_15_de_2024_novo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DA POSSIBILIDADE DE APLICAÇÃO DO ART. 9º-A, §3º, DA LEI FEDERAL N. 11.350, DE 5 DE OUTUBRO DE 2006, PAGAMENTO DO ADICIONAL DE INSALUBRIDADE, AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE E ENDEMIA (ACE).</t>
   </si>
   <si>
     <t>902248</t>
   </si>
   <si>
     <t>ALEMÃO, DIVA DE OLIVEIRA , DONIZETE FERNANDES DA SILVA, Eber Rogerio Assis, GERÔNIMO RODRIGUES, KARINA TANGANELLI, SAMUEL ALAMINO DOS SANTOS, Sergio Aparecido Batista, LUIZ ALFREDO LEARDINI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902248/requerimentos_no_16_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902248/requerimentos_no_16_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PARECER JURÍDICO DO EXECUTIVO AO PROJETO DE LEI 27/2024, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA FORNECIMENTO DE TRANSPORTE GRATUITO PARA O MUNICÍPIO DE GÁLIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>902259</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902259/requerimento_no_17-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902259/requerimento_no_17-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O RETORNO DO FORNECIMENTO DO CAFÉ DA MANHÃ AO TRABALHADOR.</t>
   </si>
   <si>
     <t>902260</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902260/requerimentos_no_18_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902260/requerimentos_no_18_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A INSTALAÇÃO DE REFEITÓRIO PARA OS SERVIDORES QUE TRABALHAM EM NOSSO MUNICÍPIO RESIDENTES NA ZONA RURAL E EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>902263</t>
   </si>
   <si>
     <t>SOLICITA ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI DO EXECUTIVO Nº 25/2024.</t>
   </si>
   <si>
     <t>902264</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902264/requerimento_no_20-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902264/requerimento_no_20-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE INFORMAÇÕES ACERCA DA BASE DE CÁLCULO DO ADICIONAL DE INSALUBRIDADE DOS ACSS E ACES.</t>
   </si>
   <si>
     <t>902265</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902265/requerimento_no_21-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902265/requerimento_no_21-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE INFORMAÇÕES ACERCA DE ENQUADRAMENTO DO ADICIONAL DE INSALUBRIDADE DOS ACSS E ACES.</t>
   </si>
   <si>
     <t>902272</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902272/requerimento_no_22-2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902272/requerimento_no_22-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DO NÃO ATENDIMENTO DA INDICAÇÃO N. 03/2024 - “INSTALAÇÃO DE SONORIZADORES E SINALIZAÇÃO HORIZONTAL E VERTICAL NA CURVA DO VAZAQUE E NA CURVA DA OLARIA, ESTRADA FERNÃO/GÁLIA”.</t>
   </si>
   <si>
     <t>902279</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O FORNECIMENTO DE EPIS AOS SERVIDORES PÚBLICOS DO DEPARTAMENTO DE OBRAS DA PREFEITURA.</t>
   </si>
   <si>
     <t>902286</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O FORNECIMENTO DE CESTAS BÁSICAS FORNECIDAS PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, FUNDO MUNICIPAL DE SOLIDARIEDADE E CRAS.</t>
   </si>
   <si>
     <t>902287</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902287/requerimentos_no_25_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902287/requerimentos_no_25_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES PORQUE RH DA PREFEITURA ESTÁ ACEITANDO EMPRÉSTIMO SOMENTE NO BANCO BRADESCO.</t>
   </si>
   <si>
     <t>902292</t>
   </si>
   <si>
     <t>SOLICITA ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI DO EXECUTIVO Nº 27/2024.</t>
   </si>
   <si>
     <t>902293</t>
   </si>
   <si>
     <t>SOLICITA ADIAMENTO DE VOTAÇÃO DO PROJETO DE LEI DO EXECUTIVO Nº 29/2024.</t>
   </si>
   <si>
     <t>902297</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902297/requerimentos_no_28_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902297/requerimentos_no_28_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES ACERCA DO ATENDIMENTO DA INDICAÇÃO N. 21/2024, DE AUTORIA DA VEREADORA KARINA TANGANELLI.</t>
   </si>
   <si>
     <t>902300</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902300/requerimentos_no_29_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902300/requerimentos_no_29_de_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTA AO PROJETO DE LEI DO EXECUTIVO Nº 25/2024.</t>
   </si>
   <si>
     <t>902146</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902146/substitutivo_no_1_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902146/substitutivo_no_1_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902217</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS RELATIVAS À DOAÇÕES E AO USO DE BENS IMÓVEIS DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902228</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902228/substitutivo_no_3_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902228/substitutivo_no_3_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMITÊ DE INVESTIMENTOS DO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO, ALTERA DISPOSITIVOS DA LEI Nº 05/1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902243</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902243/veto_projeto_de_lei_do_executivo_no_20_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902243/veto_projeto_de_lei_do_executivo_no_20_de_2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO SUBSTITUTIVO Nº 03/2024 AO PROJETO DE LEI Nº 20/2024 QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO COMITÊ DE INVESTIMENTOS DO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO DO MUNICÍPIO DE FERNÃO, ALTERA DISPOSITIVOS DA LEI Nº 005/1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902249</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902249/veto_02-2024_projeto_de_lei_camara_municipal__no_05_de_2024.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902249/veto_02-2024_projeto_de_lei_camara_municipal__no_05_de_2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 02/2024, VETO INTEGRAL AO AUTÓGRAFO DE LEI Nº 031/2024, E PROJETO DE LEI Nº 05/2024 DE AUTORIA DO VEREADOR GERÔNIMO RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>902151</t>
   </si>
   <si>
     <t>CPEXM</t>
   </si>
   <si>
     <t>Correspondência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 47/2024 ASSUNTO: EMENDA PARLEMENTAR IMPOSITIVA 2024 ( INFORMAR INVIABILIDADE TÉCNICA )</t>
   </si>
   <si>
     <t>902159</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 67/2024 ASSUNTO: RETIRADA DE PROJETO DE LEI DO EXECUTIVO Nº 04/2024, QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902258</t>
   </si>
@@ -2199,68 +2199,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902306/emenda_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902307/emenda_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902308/emenda_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902310/emenda_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902311/emenda_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902312/emenda_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902313/emenda_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902314/emenda_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902315/emenda_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902153/indicacoes_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902158/indicacoes_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902161/indicacoes_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902162/indicacoes_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902163/indicacoes_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902169/indicacoes_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902170/indicacoes_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902168/indicacoes_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902173/indicacoes_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902174/indicacoes_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902175/indicacoes_no_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902176/indicacoes_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902177/indicacoes_no_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902178/indicacoes_no_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902179/indicacoes_no_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902180/indicacoes_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902184/indicacoes_no_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902185/indicacoes_no_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902187/indicacoes_no_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902189/indicacoes_no_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902190/indicacoes_no_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902191/indicacoes_no_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902192/indicacoes_no_23_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902193/indicacoes_no_24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902198/indicacoes_no_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902199/indicacoes_no_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902203/indicacoes_no_27_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902211/indicacoes_no_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902212/indicacoes_no_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902214/indicacoes_no_30_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902215/indicacoes_no_31_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902216/indicacoes_no_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902221/indicacoes_no_33_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902224/indicacoes_no_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902225/indicacoes_no_35_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902226/indicacoes_no_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902230/indicacoes_no_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902234/indicacoes_no_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902235/indicacoes_no_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902245/indicacoes_no_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902246/indicacoes_no_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902247/indicacoes_no_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902252/indicacoes_no_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902254/indicacoes_no_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902261/indicacoes_no_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902262/indicacoes_no_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902266/indicacoes_no_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902268/indicacoes_no_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902269/indicacoes_no_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902270/indicacoes_no_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902271/indicacoes_no_51_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902273/indicacoes_no_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902274/indicacoes_no_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902275/indicacoes_no_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902280/indicacoes_no_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902281/indicacoes_no_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902288/indicacoes_no_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902289/indicacoes_no_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902290/indicacoes_no_59_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902295/indicacoes_no_60_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902296/indicacoes_no_61_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902298/indicacoes_no_62_de_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902299/indicacoes_no_63_de_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902305/indicacoes_no_64_de_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902157/mocoes_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902172/mocoes_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902201/mocoes_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902222/mocoes_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902267/mocao_de_pesar_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902250/tc-003837.989.22-7_-_parecer.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902251/projeto_de_decreto_legislativo_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902303/projeto_de_decreto_legislativo_no_3_de_2024_v1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902143/projeto_de_lei_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902144/projeto_de_lei_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902145/projeto_de_lei_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902188/projeto_de_lei_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902239/projeto_de_lei_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902196/projeto_de_lei_complementar_47-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902233/projeto_de_lei_complementar_48-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902133/projeto_de_lei_do_executivo_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902134/projeto_de_lei_do_executivo_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902135/projeto_de_lei_do_executivo_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902136/projeto_de_lei_do_executivo_no_4_de_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902137/projeto_de_lei_do_executivo_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902138/projeto_de_lei_do_executivo_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902139/projeto_de_lei_do_executivo_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902140/projeto_de_lei_do_executivo_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902141/projeto_de_lei_do_executivo_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902142/projeto_de_lei_do_executivo_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902150/projeto_de_lei_executivo_11-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902155/projeto_de_lei_executivo_12-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902156/projeto_de_lei_executivo_13-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902160/projeto_de_lei_executivo_14-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902166/projeto_de_lei_do_executivo_no_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902171/projeto_de_lei_do_executivo_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902195/projeto_de_lei_executivo_17-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902197/projeto_de_lei_executivo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902204/projeto_de_lei_do_executivo_no_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902206/projeto_de_lei_do_executivo_no_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902207/projeto_de_lei_do_executivo_no_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902208/projeto_de_lei_do_executivo_no_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902223/projeto_de_lei_executivo_23-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902232/projeto_de_lei_executivo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902240/projeto_de_lei_executivo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902242/projeto_de_lei_do_executivo_no_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902241/projeto_de_lei_do_executivo_no_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902244/projeto_de_lei_executivo_30-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902257/projeto_de_lei_executivo_31-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902276/projeto_de_lei_do_executivo_no_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902277/projeto_de_lei_do_executivo_no_33_de_2024_v2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902278/projeto_de_lei_do_executivo_no_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902285/projeto_de_lei_do_executivo_no_35_de_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902294/projeto_de_lei_do_executivo_no_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902302/projeto_de_lei_do_executivo_no_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902301/projeto_de_lei_do_executivo_no_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902304/projeto_de_lei_do_executivo_no_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902152/projeto_de_resolucao_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902283/projeto_de_resolucao_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902154/requerimentos_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902167/requerimentos_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902200/requerimentos_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902202/requerimentos_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902209/requerimentos_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902210/requerimentos_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902218/requerimentos_no_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902220/requerimentos_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902227/requerimentos_no_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902229/requerimentos_no_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902236/requerimentos_no_15_de_2024_novo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902248/requerimentos_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902259/requerimento_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902260/requerimentos_no_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902264/requerimento_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902265/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902272/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902287/requerimentos_no_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902297/requerimentos_no_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902300/requerimentos_no_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902146/substitutivo_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902228/substitutivo_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902243/veto_projeto_de_lei_do_executivo_no_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902249/veto_02-2024_projeto_de_lei_camara_municipal__no_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902306/emenda_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902307/emenda_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902308/emenda_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902310/emenda_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902311/emenda_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902312/emenda_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902313/emenda_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902314/emenda_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902315/emenda_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902153/indicacoes_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902158/indicacoes_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902161/indicacoes_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902162/indicacoes_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902163/indicacoes_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902169/indicacoes_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902170/indicacoes_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902168/indicacoes_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902173/indicacoes_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902174/indicacoes_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902175/indicacoes_no_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902176/indicacoes_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902177/indicacoes_no_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902178/indicacoes_no_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902179/indicacoes_no_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902180/indicacoes_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902184/indicacoes_no_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902185/indicacoes_no_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902187/indicacoes_no_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902189/indicacoes_no_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902190/indicacoes_no_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902191/indicacoes_no_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902192/indicacoes_no_23_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902193/indicacoes_no_24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902198/indicacoes_no_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902199/indicacoes_no_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902203/indicacoes_no_27_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902211/indicacoes_no_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902212/indicacoes_no_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902214/indicacoes_no_30_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902215/indicacoes_no_31_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902216/indicacoes_no_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902221/indicacoes_no_33_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902224/indicacoes_no_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902225/indicacoes_no_35_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902226/indicacoes_no_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902230/indicacoes_no_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902234/indicacoes_no_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902235/indicacoes_no_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902245/indicacoes_no_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902246/indicacoes_no_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902247/indicacoes_no_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902252/indicacoes_no_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902254/indicacoes_no_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902261/indicacoes_no_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902262/indicacoes_no_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902266/indicacoes_no_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902268/indicacoes_no_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902269/indicacoes_no_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902270/indicacoes_no_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902271/indicacoes_no_51_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902273/indicacoes_no_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902274/indicacoes_no_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902275/indicacoes_no_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902280/indicacoes_no_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902281/indicacoes_no_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902288/indicacoes_no_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902289/indicacoes_no_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902290/indicacoes_no_59_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902295/indicacoes_no_60_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902296/indicacoes_no_61_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902298/indicacoes_no_62_de_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902299/indicacoes_no_63_de_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902305/indicacoes_no_64_de_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902157/mocoes_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902172/mocoes_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902201/mocoes_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902222/mocoes_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902267/mocao_de_pesar_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902250/tc-003837.989.22-7_-_parecer.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902251/projeto_de_decreto_legislativo_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902303/projeto_de_decreto_legislativo_no_3_de_2024_v1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902143/projeto_de_lei_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902144/projeto_de_lei_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902145/projeto_de_lei_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902188/projeto_de_lei_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902239/projeto_de_lei_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902196/projeto_de_lei_complementar_47-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902233/projeto_de_lei_complementar_48-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902133/projeto_de_lei_do_executivo_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902134/projeto_de_lei_do_executivo_no_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902135/projeto_de_lei_do_executivo_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902136/projeto_de_lei_do_executivo_no_4_de_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902137/projeto_de_lei_do_executivo_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902138/projeto_de_lei_do_executivo_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902139/projeto_de_lei_do_executivo_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902140/projeto_de_lei_do_executivo_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902141/projeto_de_lei_do_executivo_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902142/projeto_de_lei_do_executivo_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902150/projeto_de_lei_executivo_11-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902155/projeto_de_lei_executivo_12-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902156/projeto_de_lei_executivo_13-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902160/projeto_de_lei_executivo_14-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902166/projeto_de_lei_do_executivo_no_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902171/projeto_de_lei_do_executivo_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902195/projeto_de_lei_executivo_17-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902197/projeto_de_lei_executivo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902204/projeto_de_lei_do_executivo_no_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902206/projeto_de_lei_do_executivo_no_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902207/projeto_de_lei_do_executivo_no_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902208/projeto_de_lei_do_executivo_no_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902223/projeto_de_lei_executivo_23-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902232/projeto_de_lei_executivo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902240/projeto_de_lei_executivo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902242/projeto_de_lei_do_executivo_no_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902241/projeto_de_lei_do_executivo_no_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902244/projeto_de_lei_executivo_30-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902257/projeto_de_lei_executivo_31-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902276/projeto_de_lei_do_executivo_no_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902277/projeto_de_lei_do_executivo_no_33_de_2024_v2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902278/projeto_de_lei_do_executivo_no_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902285/projeto_de_lei_do_executivo_no_35_de_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902294/projeto_de_lei_do_executivo_no_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902302/projeto_de_lei_do_executivo_no_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902301/projeto_de_lei_do_executivo_no_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902304/projeto_de_lei_do_executivo_no_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902152/projeto_de_resolucao_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902283/projeto_de_resolucao_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902154/requerimentos_no_4_de_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902167/requerimentos_no_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902200/requerimentos_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902202/requerimentos_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902209/requerimentos_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902210/requerimentos_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902218/requerimentos_no_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902220/requerimentos_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902227/requerimentos_no_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902229/requerimentos_no_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902236/requerimentos_no_15_de_2024_novo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902248/requerimentos_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902259/requerimento_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902260/requerimentos_no_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902264/requerimento_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902265/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902272/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902287/requerimentos_no_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902297/requerimentos_no_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902300/requerimentos_no_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902146/substitutivo_no_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902228/substitutivo_no_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902243/veto_projeto_de_lei_do_executivo_no_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2024/902249/veto_02-2024_projeto_de_lei_camara_municipal__no_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>