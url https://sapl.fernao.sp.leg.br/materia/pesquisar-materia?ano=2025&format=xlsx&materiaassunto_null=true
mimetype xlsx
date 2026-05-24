--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,2830 +54,2830 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>902582</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>DONIZETE FERNANDES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902582/emenda_no_1_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902582/emenda_no_1_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PL Nº 29/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva.</t>
   </si>
   <si>
     <t>902583</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DANIEL FERRATTO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902583/emenda_no_2_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902583/emenda_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 02 AO PL Nº 29/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva.</t>
   </si>
   <si>
     <t>902584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PATOTA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902584/emenda_no_3_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902584/emenda_no_3_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 03 AO PL Nº 29/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva.</t>
   </si>
   <si>
     <t>902585</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SAMUEL PASTRI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902585/emenda_no_4_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902585/emenda_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 04 AO PL Nº 29/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva.</t>
   </si>
   <si>
     <t>902586</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902586/emenda_no_5_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902586/emenda_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 05 AO PL Nº 29/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva.</t>
   </si>
   <si>
     <t>902587</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>NADO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902587/emenda_no_6_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902587/emenda_no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL Nº 29/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DA OUTRAS PROVIDÊNCIAS - Emenda Impositiva.</t>
   </si>
   <si>
     <t>902588</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DELEI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902588/emenda_no_7_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902588/emenda_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>902589</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902589/emenda_no_8_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902589/emenda_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>902590</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902590/emenda_no_9_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902590/emenda_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>902594</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>COFC - COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902594/emenda_no_10_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902594/emenda_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTANDO AO PROJETO DE LEI Nº 29, DE 2025, O ANEXO 12, CONTENDO O QUADRO CONSOLIDADO DAS EMENDAS PARLAMENTARES IMPOSITIVAS.</t>
   </si>
   <si>
     <t>902322</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902322/indicacoes_no_1_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902322/indicacoes_no_1_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A IMPLEMENTAÇÃO DE UM SISTEMA DE ENTREGA DOMICILIAR DE MEDICAMENTOS E INSUMOS DE USO CONTÍNUO.</t>
   </si>
   <si>
     <t>902324</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902324/indicacoes_no_2_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902324/indicacoes_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO ESTUDE A POSSIBILIDADE NO SENTIDO DE BUSCAR JUNTO A EMPRESAS DE TRANSPORTE, PARA QUE FAÇAM TRANSPORTE DE PASSAGEIROS DE FERNÃO PARA GÁLIA E GARÇA.</t>
   </si>
   <si>
     <t>902325</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902325/indicacoes_no_3_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902325/indicacoes_no_3_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO REALIZAR ESTUDOS SOBRE A POSSIBILIDADE DE AMPLIAR O HORÁRIO DE ATENDIMENTO DA CRECHE DAS 6H ÀS 18H.</t>
   </si>
   <si>
     <t>902326</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902326/indicacoes_no_4_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902326/indicacoes_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO REALIZAR ESTUDOS PARA A CONCESSÃO DE AUMENTO REAL NO VALOR DO “VALE ALIMENTAÇÃO” DOS SERVIDORES PÚBLICOS MUNICIPAIS DE FERNÃO.</t>
   </si>
   <si>
     <t>902327</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902327/indicacoes_no_5_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902327/indicacoes_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONTRATAÇÃO DE VIGILANTES OU SEGURANÇAS, BEM COMO DISPONIBILIZAÇÃO DE DETECTORES DE METAL, PARA A SEGURANÇA DO ESPAÇO ESCOLAR NAS REDES MUNICIPAL E ESTADUAL.</t>
   </si>
   <si>
     <t>902328</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902328/indicacoes_no_6_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902328/indicacoes_no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MANUTENÇÃO NA ESTRADA RURAL QUE DA ACESSO A PROPRIEDADE DO SR. ALTEMAR CANELADA.</t>
   </si>
   <si>
     <t>902329</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902329/indicacoes_no_7_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902329/indicacoes_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO EXECUTIVO REALIZAR ESTUDOS PARA CONCESSÃO DE REAJUSTE SALARIAL DE 10% (DEZ POR CENTO ) PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DE FERNÃO.</t>
   </si>
   <si>
     <t>902330</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902330/indicacoes_no_8_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902330/indicacoes_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO ELABORAÇÃO DE PROJETO DE LEI VIZANDO A REGULAMENTAÇÃO DA INSTALAÇÃO DE SISTEMA DE CAPTAÇÃO DE ENERGIA SOLAR E DE SISTEMA DE CAPTAÇÃO, ARMAZENAMENTO E UTILIZAÇÃO DE AGUAS PLUVIAIS NAS CONSRUÇÕES DE PRÉDIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>902332</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902332/indicacoes_no_9_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902332/indicacoes_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO O REBAIXAMENTO DE LOMBADAS DA RUA ANTÔNIO CABETTE.</t>
   </si>
   <si>
     <t>902334</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902334/indicacoes_no_10_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902334/indicacoes_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO SEJA ANALIZADA A POSSIBILIDADE DE REMOÇÃO DE PILARES DE CONCRETO DA PISTA DE CAMINHADA, FEITA NOVA PINTURA E INSTALAÇÃO DE NOVA SINALIZAÇÃO HORIZONTAL E VERTICAL E REDUTORES DE VELOCIDADE PARA OS VEÍCULOS QUE TRAFEGAM NO LOCAL</t>
   </si>
   <si>
     <t>902336</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902336/indicacoes_no_11_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902336/indicacoes_no_11_de_2025_.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO A CONSTRUÇÃO DE CAMPINHO DE AREIA.</t>
   </si>
   <si>
     <t>902337</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902337/indicacoes_no_12_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902337/indicacoes_no_12_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONSTRUÇÃO DE CASAS POPULARES EM ÁREA PERTENCENTE AO MUNÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>902338</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902338/indicacoes_no_13_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902338/indicacoes_no_13_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO ESTUDE A POSSIBILIDADE CRIAR UM PROGRAMA OBJETIVANDO A OFERTAR MERENDA ESCOLAR PARA AS CRIANÇAS CARENTES DURANTE OS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>902340</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902340/indicacoes_no_14_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902340/indicacoes_no_14_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CRIAÇÃO DE UM AUXÍLIO-SAÚDE PARA OS SERVIDORES PÚBLICOS ESTATUTÁRIOS DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>902341</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902341/indicacoes_no_15_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902341/indicacoes_no_15_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO PROVIDÊNCIAS JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA CPFL, PARA REMOÇÃO DE POSTE, LOCALIZADO DE FORMA INADEQUADA NA RUA JOSE ROSA.</t>
   </si>
   <si>
     <t>902349</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902349/indicacoes_no_16_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902349/indicacoes_no_16_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO REALIZAR ESTUDOS VISANDO À REGULAMENTAÇÃO E IMPLEMENTAÇÃO DO BENEFÍCIO DA LICENÇA-PRÊMIO.</t>
   </si>
   <si>
     <t>902350</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902350/indicacoes_no_17_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902350/indicacoes_no_17_de_2025_.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>902351</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902351/indicacoes_no_18_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902351/indicacoes_no_18_de_2025.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE NOTIFICAÇÃO DA CPFL, PELO PODER EXECUTIVO, VISANDO OBTER INFORMAÇÕES DAS MEDIDAS QUE PORVENTURA ESTÃO SENDO TOMADAS EM RAZÃO DAS CONSTANTES QUEDAS DE ENERGIA.</t>
   </si>
   <si>
     <t>902352</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902352/indicacoes_no_19_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902352/indicacoes_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ANALISE A POSSIBILIDADE DE INSTALAÇÃO DE PLACA DE TRÂNSITO VISANDO DIRECIONAR O TRÁFEGO DE CAMINHÕES DA ESTRADA VICINAL JACINTHO CANEDO PARA A RUA ANTÔNIO CABETTE.</t>
   </si>
   <si>
     <t>902353</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902353/indicacoes_no_20_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902353/indicacoes_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, A IMPLANTAÇÃO DO CAFÉ DA MANHÃ DO TRABALHADOR</t>
   </si>
   <si>
     <t>902354</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902354/indicacoes_no_21_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902354/indicacoes_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, O ENCAMINHAMENTO DE PROJETO DE LEI SOBRE DOAÇÃO DE ÁREA NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>902355</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902355/indicacoes_no_22_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902355/indicacoes_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, O ENCAMINHAMENTO DE PROJETO DE LEI SOBRE DOAÇÃO DE ÁREA NO DISTRITO INDUSTRIAL AOS PEQUENOS EMPREENDEDORES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902356</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902356/indicacoes_no_23_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902356/indicacoes_no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, A ABERTURA DE UMA NOVA RUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902357</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902357/indicacoes_no_24_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902357/indicacoes_no_24_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONSTRUÇÃO DE PISTA DE CAMINHADA</t>
   </si>
   <si>
     <t>902358</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902358/indicacoes_no_25_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902358/indicacoes_no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, DETERMINAR AO SETOR COMPETENTE DA ADMINISTRAÇÃO A PINTURA DE FAIXA DE PEDESTRES E SINALIZAÇÃO DE SOLO.</t>
   </si>
   <si>
     <t>902364</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902364/indicacoes_no_26_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902364/indicacoes_no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CONSTRUÇÃO DE ECOPONTO DE LIXO RECICLÁVEL E NÃO RECICLÁVEL NA ZONA RURAL.</t>
   </si>
   <si>
     <t>902365</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902365/indicacoes_no_27_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902365/indicacoes_no_27_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM PONTOS ESTRATÉGICOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>902371</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902371/indicacoes_no_28_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902371/indicacoes_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, JUNTO COM O DEPARTAMENTO DA SAÚDE, ESTUDE A VIABILIDADE DE AMPLIAR OS DIAS DE ATENDIMENTO DA GINECOLOGISTA NA UNIDADE DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902372</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902372/indicacoes_no_29_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902372/indicacoes_no_29_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, DETERMINAR AO SETOR COMPETENTE DA ADMINISTRAÇÃO A INSTALAÇÃO DE UMA PLACA DE LIMITE DE VELOCIDADE NA ENTRADA DO PÁTIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>902376</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902376/indicacoes_no_30_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902376/indicacoes_no_30_de_2025_.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A CRIAÇÃO DE PROGRAMA MUNICIPAL DE INCENTIVO AO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>902377</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902377/indicacoes_no_31_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902377/indicacoes_no_31_de_2025_.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, A SUBSTITUIÇÃO DE TODOS OS TAMBORES DE LIXO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902378</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902378/indicacoes_no_32_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902378/indicacoes_no_32_de_2025_.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, PROVIDÊNCIAS PARA REMOÇÃO GALHOS DE PODA DE ÁRVORES DESCARTADOS NO ACOSTAMENTO DA RODOVIA VICINAL QUE LIGA FERNÃO À SP294.</t>
   </si>
   <si>
     <t>902379</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902379/indicacoes_no_33_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902379/indicacoes_no_33_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, O ENCAMINHAMENTO DE PROJETO DE LEI A ESTA CASA DISPONDO SOBRE DOAÇÃO DE ÁREA NO DISTRITO INDUSTRIAL PARA INSTALAÇÃO DE NOVA EMPRESA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902403</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902403/indicacoes_no_34_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902403/indicacoes_no_34_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, DETERMINAR A SECRETARIA COMPETENTE, QUE PROCEDA A LIMPEZA, RETIRADA DE ENTULHOS E COLOCAÇÃO DE PLACA INDICATIVA COM OS DIZERES “PROIBIDO JOGAR LIXO E ENTULHOS”.</t>
   </si>
   <si>
     <t>902404</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902404/indicacoes_no_35_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902404/indicacoes_no_35_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, PARA QUE PROMOVA A AQUISIÇÃO DE NOVOS EQUIPAMENTOS DE MUSCULAÇÃO, INCLUSIVE ESTEIRAS E UMA BALANÇA BIOIMPEDÂNCIA.</t>
   </si>
   <si>
     <t>902405</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902405/indicacoes_no_36_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902405/indicacoes_no_36_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, DETERMINAR A SECRETARIA COMPETENTE, A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA OU REDUTOR DE VELOCIDADE NA EXTENSÃO DA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>902406</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902406/indicacoes_no_37_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902406/indicacoes_no_37_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, DETERMINAR A SECRETARIA COMPETENTE, DETERMINAR A ENTREGA DE UNIFORME ESCOLAR NA ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>902407</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902407/indicacoes_no_38_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902407/indicacoes_no_38_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, DETERMINAR A SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDE DE PROTEÇÃO PARA COBERTURA DO CAMPINHO DE FUTEBOL SUÍÇO.</t>
   </si>
   <si>
     <t>902408</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902408/indicacoes_no_39_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902408/indicacoes_no_39_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, DETERMINAR A SECRETARIA COMPETENTE, REALIZAR ESTUDOS VISANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA NO NÚCLEO HABITACIONAL ANSELMO CABETTE.</t>
   </si>
   <si>
     <t>902409</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902409/indicacoes_no_40_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902409/indicacoes_no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, DETERMINAR A SECRETARIA COMPETENTE, A INSTALAÇÃO DE EQUIPAMENTO DE PROTEÇÃO NO CAMINHÃO DE COLETA DE LIXO.</t>
   </si>
   <si>
     <t>902410</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902410/indicacoes_no_41_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902410/indicacoes_no_41_de_2025.pdf</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO PROVIDÊNCIAS, JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA - CPFL, PARA REMOÇÃO/REALOCAÇÃO DE 02 POSTES LOCALIZADOS NA ESTRADA FERNÃO – GÁLIA.</t>
   </si>
   <si>
     <t>902429</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902429/indicacoes_no_42_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902429/indicacoes_no_42_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, REALIZAR ESTUDOS PARA CONCESSÃO DE GRATIFICAÇÕES AOS SERVIDORES PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902430</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902430/indicacoes_no_43_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902430/indicacoes_no_43_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ANALISE A POSSIBILIDADE DE CONCESSÃO DE UM SUBSÍDIO OU VALE-ALIMENTAÇÃO AOS APOSENTADOS E PENSIONISTAS DO SERVIÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>902432</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902432/indicacoes_no_44_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902432/indicacoes_no_44_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, ELABORAÇÃO DE PROJETO DE LEI VISANDO A REGULAMENTAÇÃO DE DESCANSO (FOLGA) AOS SERVIDORES MUNICIPAIS, NO DIA DE SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>902435</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902435/indicacoes_no_45_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902435/indicacoes_no_45_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, A CRIAÇÃO DE PROGRAMA JOVEM APRENDIZ NO ÂMBITO DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>902438</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902438/indicacoes_no_46_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902438/indicacoes_no_46_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO QUE ANALISE A POSSIBILIDADE DE FORNECIMENTO DE TRANSPORTE PARA OS CRISTÃOS PARTICIPAREM DE EVENTOS NAS CIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>902439</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902439/indicacoes_no_47_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902439/indicacoes_no_47_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A POSSIBILIDADE DE CRIAR NOVO PROGRAMA DE TRABALHO COM FINALIDADE SOCIAL</t>
   </si>
   <si>
     <t>902474</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902474/indicacoes_no_48_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902474/indicacoes_no_48_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, DETERMINAR A SECRETARIA DE SAÚDE, REALIZAR ESTUDOS VISANDO A ABERTURA DA PORTA DA UNIDADE DE SAÚDE DA FAMÍLIA, A PARTIR DAS 6H DA MANHÃ.</t>
   </si>
   <si>
     <t>902475</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902475/indicacao_no_49-2025_vereador_daniel_ferratto_assinado.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902475/indicacao_no_49-2025_vereador_daniel_ferratto_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, DETERMINAR AO SETOR RESPONSÁVEL À ELABORAÇÃO DE ESTUDO VISANDO A MELHORIA DA ILUMINAÇÃO PÚBLICA NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>902485</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902485/indicacoes_no_50_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902485/indicacoes_no_50_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, REALIZAR ESTUDO VISANDO INSTITUIR ATRAVÉS DE LEI, O “CÓDIGO MUNICIPAL DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA - TEA".</t>
   </si>
   <si>
     <t>902486</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902486/indicacoes_no_51_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902486/indicacoes_no_51_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, REALIZAR ESTUDOS VISANDO AMPLIAR OS HORÁRIOS DE DISTRIBUIÇÃO DE LANCHES AOS PACIENTES QUE NECESSITAM DO TRANSPORTE DA SAÚDE.</t>
   </si>
   <si>
     <t>902487</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902487/indicacao_no_52-2025_vereador_delei.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902487/indicacao_no_52-2025_vereador_delei.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO A INSTALAÇÃO DE MAIS DUAS LOMBADAS NA RUA JOÃO ALBINO.</t>
   </si>
   <si>
     <t>902494</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902494/indicacoes_no_53_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902494/indicacoes_no_53_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, A IMPLANTAÇÃO DE SALA MULTIDISCIPLINAR E ESTRUTURADA PARA ATENDIMENTO DE CRIANÇAS COM AUTISMO E DEFICIÊNCIA MÚLTIPLA.</t>
   </si>
   <si>
     <t>902521</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902521/indicacoes_no_54_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902521/indicacoes_no_54_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, REALIZAR ESTUDOS VISANDO DISPONIBILIZAR UMA LINHA TELEFÔNICA PARA A FARMÁCIA DO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>902522</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902522/indicacoes_no_55_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902522/indicacoes_no_55_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO, PROVIDENCIAS PARA PINTURA DOS QUEBRA MOLAS DO BAIRRO CAIC E DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>902523</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902523/indicacoes_no_56_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902523/indicacoes_no_56_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO QUE, POR MEIO DA SECRETARIA COMPETENTE, REALIZE A INSTALAÇÃO DE BALANÇOS E ESCORREGADOR INFANTIL NO QUIOSQUE.</t>
   </si>
   <si>
     <t>902524</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902524/indicacoes_no_57_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902524/indicacoes_no_57_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO QUE, POR MEIO DA SECRETARIA COMPETENTE, TAPE DIVERSOS BURACOS NA ESTRADA FERNÃO/LUCIANÓPOLIS (VICINAL JACINTHO CANEDO).</t>
   </si>
   <si>
     <t>902525</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902525/indicacoes_no_58_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902525/indicacoes_no_58_de_2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO PROVIDENCIAS PARA AQUISIÇÃO DE UNIFORMES E REALIZAÇÃO DE CURSOS DE CAPACITAÇÃO DOS VIGILANTES DA PREFEITURA.</t>
   </si>
   <si>
     <t>902534</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902534/indicacoes_no_59_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902534/indicacoes_no_59_de_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A CONCESSÃO DE BÔNUS OU GRATIFICAÇÃO POR ASSIDUIDADE.</t>
   </si>
   <si>
     <t>902572</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902572/indicacoes_no_60_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902572/indicacoes_no_60_de_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A INSTALAÇÃO DE PLACAS INDICATIVA COM OS HORÁRIOS DE EMBARQUE DE PASSAGEIROS NO ÔNIBUS DA EMPRESA PRATA.</t>
   </si>
   <si>
     <t>902573</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902573/indicacoes_no_61_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902573/indicacoes_no_61_de_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O PAGAMENTO DO VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO EM PECÚNIA.</t>
   </si>
   <si>
     <t>902575</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902575/indicacoes_no_62_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902575/indicacoes_no_62_de_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE DA ADMINISTRAÇÃO, A REALIZAÇÃO DE ESTUDOS PARA A INSTALAÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA PRÓXIMO AO PESQUEIRO DO DRAGUI.</t>
   </si>
   <si>
     <t>902595</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902595/indicacoes_no_63_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902595/indicacoes_no_63_de_2025.pdf</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO PROVIDÊNCIAS JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA CPFL, PARA INSTALAÇÃO DE POSTE DE ILUMINAÇÃO NA RUA JOSÉ ROSA.</t>
   </si>
   <si>
     <t>902596</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902596/indicacoes_no_64_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902596/indicacoes_no_64_de_2025.pdf</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO PROVIDÊNCIAS JUNTO À CONCESSIONÁRIA RESPONSÁVEL, PARA SUBSTITUIÇÃO DE LÂMPADA QUEIMADA NA TORRE DE TELEFONIA MÓVEL.</t>
   </si>
   <si>
     <t>902344</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902344/mocoes_no_1_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902344/mocoes_no_1_de_2025_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ANGÉLICA DIAS DE ALMEIDA, OCORRIDO NO DIA 18 DE JANEIRO DE 2025, AOS 41 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>902431</t>
   </si>
   <si>
     <t>DANIEL FERRATTO, DONIZETE FERNANDES DA SILVA, KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902431/mocoes_no_2_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902431/mocoes_no_2_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR GILBERTO SILVÉRIO, OCORRIDO NO DIA 1º DE ABRIL DE 2025, AOS 77 ANOS.</t>
   </si>
   <si>
     <t>902536</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902536/projeto_de_decreto_legislativo_no_1_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902536/projeto_de_decreto_legislativo_no_1_de_2025.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CENTRO POLIESPORTIVO ANGELICA DIAS DE ALMEIDA A ACADEMIA MUNICIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>902574</t>
   </si>
   <si>
     <t>ALEMÃO, DANIEL FERRATTO, DELEI, DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, KARINA TANGANELLI, NADO, PATOTA, SAMUEL PASTRI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902574/projeto_de_decreto_legislativo_no_2_de_2025_denominacao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902574/projeto_de_decreto_legislativo_no_2_de_2025_denominacao.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CENTRO POLIESPORTIVO ANGÉLICA DIAS DE ALMEIDA A ACADEMIA MUNICIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>902323</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902323/projeto_de_lei_no_1_de_2025_-_vereadora_karina_tanganelli.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902323/projeto_de_lei_no_1_de_2025_-_vereadora_karina_tanganelli.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE FERNÃO A CAMPANHA “JANEIRO BRANCO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902345</t>
   </si>
   <si>
     <t>Mesa Diretora 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902345/projeto_de_lei_no_2_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902345/projeto_de_lei_no_2_de_2025_.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 969, DE 09 DE ABRIL DE 2020, A FIM DE CONCEDER REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902359</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902359/projeto_de_lei_03-2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902359/projeto_de_lei_03-2025_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DE PREPOSTOS DAS EMPRESAS QUE PRESTEM SERVIÇOS AO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902411</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902411/projeto_de_lei_no_4_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902411/projeto_de_lei_no_4_de_2025_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE DOS PROPRIETÁRIOS E POSSUIDORES DE IMÓVEIS URBANOS E RURAIS PELA CONSERVAÇÃO E MANUTENÇÃO DA VEGETAÇÃO DE PORTE ARBÓREO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902445</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902445/projeto_de_lei_no_5_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902445/projeto_de_lei_no_5_de_2025_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE DE DOCUMENTOS OBRIGATÓRIOS PELOS ESTABELECIMENTOS COMERCIAIS, ATRAVÉS DE CÓDIGO DE BARRAS DIMENSIONAL (QR CODES) OU PLAQUETA NFC (NEAR FIELD COMMUNICATION).</t>
   </si>
   <si>
     <t>902492</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902492/projeto_de_lei_no_6_de_2025_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902492/projeto_de_lei_no_6_de_2025_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902529</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902529/projeto_de_lei_no_7_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902529/projeto_de_lei_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.061, DE 28 DE FEVEREIRO DE 2023, QUE INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902530</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902530/projeto_de_lei_no_8_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902530/projeto_de_lei_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 969, DE 09 DE ABRIL DE 2020, A FIM DE CRIAR A REFERÊNCIA SALARIAL DO CARGO EFETIVO DE ADVOGADO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902535</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902535/projeto_de_lei_no_9_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902535/projeto_de_lei_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTREGA DOMICILIAR GRATUITA DE MEDICAMENTOS DE USO CONTÍNUO ÀS PESSOAS PORTADORAS COM DEFICIÊNCIA E IDOSOS NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902591</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902591/projeto_de_lei_no_10_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902591/projeto_de_lei_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DO ESTOQUE DE MEDICAMENTOS DISPONÍVEIS NA REDE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902550</t>
   </si>
   <si>
     <t>PJE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>EBER ROGERIO ASSIS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902550/projeto_de_lei_complementar_do_executivo_no_49_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902550/projeto_de_lei_complementar_do_executivo_no_49_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS REQUISITOS E ATRIBUIÇÕES DOS CARGOS DE PROVIMENTO EFETIVO DA PREFEITURA MUNICIPAL DE FERNÃO, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>902552</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902552/projeto_de_lei_complementar_do_executivo_no_50_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902552/projeto_de_lei_complementar_do_executivo_no_50_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCRIÇÃO DAS ATRIBUIÇÕES DOS CARGOS EM COMISSÃO DA PREFEITURA MUNICIPAL DE FERNÃO, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>902318</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902318/projeto_de_lei_do_executivo_no_1_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902318/projeto_de_lei_do_executivo_no_1_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902319</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902319/projeto_de_lei_do_executivo_no_2_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902319/projeto_de_lei_do_executivo_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL IRMANDADE BENEFICENTE SÃO JOSÉ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902320</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902320/projeto_de_lei_do_executivo_no_3_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902320/projeto_de_lei_do_executivo_no_3_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO BENEFICENTE A CAMINHO DO BEM - CANTINHO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902321</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902321/projeto_de_lei_do_executivo_no_4_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902321/projeto_de_lei_do_executivo_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES, DIRETRIZES AO PPA 2022/2025, LDO PARA 2025, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902339</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902339/projeto_de_lei_do_executivo_no_5_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902339/projeto_de_lei_do_executivo_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE POLÍTICA CULTURAL - CMPC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902335</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902335/projeto_de_lei_do_executivo_no_6_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902335/projeto_de_lei_do_executivo_no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2025 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902342</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902342/projeto_de_lei_do_executivo_no_7_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902342/projeto_de_lei_do_executivo_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902343</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902343/projeto_de_lei_do_executivo_no_8_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902343/projeto_de_lei_do_executivo_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º E 3 º DA LEI MUNICIPAL Nº 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, VISANDO AUMENTO DO VALOR DO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO CONCEDIDO AO MÉDICO BENEFICIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902370</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902370/projeto_de_lei_do_executivo_no_9_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902370/projeto_de_lei_do_executivo_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902402</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902402/projeto_de_lei_do_executivo_no_10_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902402/projeto_de_lei_do_executivo_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 739/2014, DE 09 DE MAIO DE 2014, E DA LEI Nº 855/2017, DE 09 DE JANEIRO DE 2017, NO TOCANTE A REESTRUTURAÇÃO DOS CARGOS COMISSIONADOS DO PODER EXECUTIVO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902424</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902424/projeto_de_lei_do_executivo_no_11_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902424/projeto_de_lei_do_executivo_no_11_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902441</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902441/projeto_de_lei_do_executivo_no_12_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902441/projeto_de_lei_do_executivo_no_12_de_2025.pdf</t>
   </si>
   <si>
     <t>PRORROGA, ATÉ 31 DE DEZEMBRO DE 2025, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI Nº 793, DE 22 DE JUNHO_x000D_
 DE 2015.</t>
   </si>
   <si>
     <t>902442</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902442/projeto_de_lei_do_executivo_no_13_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902442/projeto_de_lei_do_executivo_no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902450</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902450/projeto_de_lei_do_executivo_no_14_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902450/projeto_de_lei_do_executivo_no_14_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL DE FERNÃO, EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR_x000D_
 DOAÇÃO COM ENCARGOS, À EMPRESA J. ANTONIO DE MATTOS - ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902470</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902470/projeto_de_lei_do_executivo_no_15_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902470/projeto_de_lei_do_executivo_no_15_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2025 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902482</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902482/projeto_de_lei_do_executivo_no_16_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902482/projeto_de_lei_do_executivo_no_16_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL DE FERNÃO, EFETUAR A LOCAÇÃO DE UM IMÓVEL COMERCIAL E/OU_x000D_
 INDUSTRIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902502</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902502/projeto_de_lei_do_executivo_no_17_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902502/projeto_de_lei_do_executivo_no_17_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.117, DE 23 DE SETEMBRO DE 2024, NO TOCANTE AO PROCEDIMENTO DE DOAÇÃO DE IMÓVEIS PARA FINS DE DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902504</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902504/projeto_de_lei_do_executivo_no_18_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902504/projeto_de_lei_do_executivo_no_18_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS E CARGO DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902506</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902506/projeto_de_lei_do_executivo_no_19_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902506/projeto_de_lei_do_executivo_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO COMISSIONADO DE PROCURADOR GERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902508</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902508/projeto_de_lei_do_executivo_no_20_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902508/projeto_de_lei_do_executivo_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA INCUBADORA DE EMPRESAS NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902510</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902510/projeto_de_lei_do_executivo_no_21_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902510/projeto_de_lei_do_executivo_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ENCARREGADO DE SERVIÇOS DA SAÚDE, DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902517</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902517/projeto_de_lei_do_executivo_no_22_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902517/projeto_de_lei_do_executivo_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>902520</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902520/projeto_de_lei_do_executivo_no_23_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902520/projeto_de_lei_do_executivo_no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2025 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902527</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902527/projeto_de_lei_do_executivo_no_24_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902527/projeto_de_lei_do_executivo_no_24_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N.º 700, DE 21 DE NOVEMBRO DE 2013, QUE INSTITUIU O VALE ALIMENTAÇÃO NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902532</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902532/projeto_de_lei_do_executivo_no_25_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902532/projeto_de_lei_do_executivo_no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>902538</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902538/projeto_de_lei_do_executivo_no_26_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902538/projeto_de_lei_do_executivo_no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL DE FERNÃO EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO COM ENCARGOS, MEDIANTE PROCEDIMENTO PÚBLICO DE SELEÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902540</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902540/projeto_de_lei_do_executivo_no_27_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902540/projeto_de_lei_do_executivo_no_27_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE METAS FISCAIS, PROGRAMAS GOVERNAMENTAIS, CUSTOS, RISCOS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902542</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902542/projeto_de_lei_do_executivo_no_28_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902542/projeto_de_lei_do_executivo_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2026 A 2029 DO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902544</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902544/projeto_de_lei_do_executivo_no_29_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902544/projeto_de_lei_do_executivo_no_29_de_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FERNÃO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902546</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902546/projeto_de_lei_do_executivo_no_30_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902546/projeto_de_lei_do_executivo_no_30_de_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE FERNÃO O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902548</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902548/projeto_de_lei_do_executivo_no_31_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902548/projeto_de_lei_do_executivo_no_31_de_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CARTÃO CORPORATIVO MUNICIPAL NO ÂMBITO DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902553</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902553/projeto_de_lei_do_executivo_no_32_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902553/projeto_de_lei_do_executivo_no_32_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO DE FISIOTERAPEUTA E SOBRE ALTERAÇÃO DA REFERÊNCIA SALARIAL DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902557</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902557/projeto_de_lei_do_executivo_no_33_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902557/projeto_de_lei_do_executivo_no_33_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FERNÃO/SP A CRIAR O  PROGRAMA DE AUXÍLIO AO DESEMPREGADO  DENOMINADO “EMPREGA FERNÃO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902560</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902560/projeto_de_lei_do_executivo_no_34_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902560/projeto_de_lei_do_executivo_no_34_de_2025.pdf</t>
   </si>
   <si>
     <t>902563</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902563/projeto_de_lei_do_executivo_no_35_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902563/projeto_de_lei_do_executivo_no_35_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 63 DA LEI N.º 982/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902571</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902571/projeto_de_lei_do_executivo_no_36_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902571/projeto_de_lei_do_executivo_no_36_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2025 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>902577</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902577/projeto_de_lei_do_executivo_no_37_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902577/projeto_de_lei_do_executivo_no_37_de_2025.pdf</t>
   </si>
   <si>
     <t>902592</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902592/projeto_de_lei_do_executivo_no_38_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902592/projeto_de_lei_do_executivo_no_38_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 1.159/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902593</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902593/projeto_de_lei_do_executivo_no_39_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902593/projeto_de_lei_do_executivo_no_39_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 855/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902440</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902440/projeto_de_resolucao_no_1_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902440/projeto_de_resolucao_no_1_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>REVOGA DIVERSAS RESOLUÇÕES NO ÂMBITO DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902528</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902528/projeto_de_resolucao_no_2_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902528/projeto_de_resolucao_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902331</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902331/requerimentos_no_1_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902331/requerimentos_no_1_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A DISPONIBILIZAÇÃO DO TRANSPORTE, DUAS OU TRÊS VEZES POR SEMANA, PARA A CIDADE DE GÁLIA, POSSIBILITANDO QUE OS IDOSOS E OS DEMAIS CIDADÃOS, POSSAM TER ACESSO A FARMÁCIA E AS INSTITUIÇÕES BANCÁRIAS.</t>
   </si>
   <si>
     <t>902333</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902333/requerimentos_no_2_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902333/requerimentos_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CESSÃO DO ESPAÇO NO PORTAL DA CIDADE PARA INSTALAÇÃO DE UMA CAPELA DA PADROEIRA DA CIDADE PELOS FIEIS.</t>
   </si>
   <si>
     <t>902346</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902346/requerimentos_no_3_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902346/requerimentos_no_3_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O REAJUSTE SALARIAL DOS PROFESSORES DA REDE PÚBLICA DA EDUCAÇÃO BÁSICA DE FERNÃO.</t>
   </si>
   <si>
     <t>902360</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902360/requerimentos_no_4_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902360/requerimentos_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE A POSSIBILIDADE DE SER FIRMADO CONVÊNIO COM O MUNICÍPIO DE GÁLIA/SP, COM A FINALIDADE DE AUXILIAR NA MANUTENÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>902361</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902361/requerimentos_no_5_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902361/requerimentos_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE IMÓVEL LOCALIZADO NO BAIRRO CAIC.</t>
   </si>
   <si>
     <t>902362</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902362/requerimentos_no_6_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902362/requerimentos_no_6_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR A POSSIBILIDADE DE ELABORAÇÃO DE PROJETO ARQUITETÔNICO E ORÇAMENTÁRIO PARA CONSTRUÇÃO DE UM ECOPONTO DE COLETA DE LIXO NA ZONA RURAL.</t>
   </si>
   <si>
     <t>902363</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902363/requerimentos_no_7_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902363/requerimentos_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR A POSSIBILIDADE DE ELABORAÇÃO DE PROJETO ARQUITETÔNICO E ORÇAMENTÁRIO PARA INSTALAÇÃO DE ILUMINAÇÃO DE LED EM TODA A EXTENSÃO DA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>902366</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902366/requerimentos_no_8_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902366/requerimentos_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR A POSSIBILIDADE DE FIRMAR PARCERIAS COM ONGS/FACULDADES, CLÍNICAS VETERINÁRIAS E PETS PARTICULARES COM O OBJETIVO DE RETIRAR OS ANIMAIS EM SITUAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>902367</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902367/requerimentos_no_9_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902367/requerimentos_no_9_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAÇÕES ACERCA DO PAGAMENTO DAS HORAS EXTRAS DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>902369</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902369/requerimentos_no_10_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902369/requerimentos_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR A POSSIBILIDADE DE ELABORAÇÃO DE PROJETO ARQUITETÔNICO E ORÇAMENTÁRIO PARA MELHORIAS NA QUADRA COBERTA SEDIADA NA ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>902373</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902373/requerimentos_no_11_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902373/requerimentos_no_11_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE FURTO DO VEÍCULO PÚBLICO UTILIZADO NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>902374</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902374/requerimentos_no_12_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902374/requerimentos_no_12_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE O CONSERTO DA BALANÇA MUNICIPAL.</t>
   </si>
   <si>
     <t>902375</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902375/requerimentos_no_13_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902375/requerimentos_no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE PAVIMENTAÇÃO ASFÁLTICA DE UMA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>902437</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902437/requerimentos_no_14_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902437/requerimentos_no_14_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA CONVOCADO UM REPRESENTANTE DA CPFL PARA QUE COMPAREÇA NA 7ª SESSÃO ORDINÁRIA DE 2025, A FIM DE QUE SEJAM PRESTADOS ESCLARECIMENTOS SOBRE A INFRAESTRUTURA DE FIOS E POSTES INSTALADOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>902465</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902465/requerimentos_no_15_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902465/requerimentos_no_15_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O PROGRAMA DE ATIVIDADE DELEGADA.</t>
   </si>
   <si>
     <t>902484</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902484/requerimentos_no_16_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902484/requerimentos_no_16_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902488</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902488/requerimentos_no_17_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902488/requerimentos_no_17_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A COLETA DE LIXO NA ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902489</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902489/requerimentos_no_18_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902489/requerimentos_no_18_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE INFORMAÇÕES ACERCA DA BASE DE CÁLCULO DO ADICIONAL DE INSALUBRIDADE DOS ACSS E ACES.</t>
   </si>
   <si>
     <t>902490</t>
   </si>
   <si>
     <t>DELEI, GERÔNIMO RODRIGUES, PATOTA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902490/requerimentos_no_19_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902490/requerimentos_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADIAMENTO DE VOTAÇÃO DO PROJETO DE LEI DO EXECUTIVO Nº 14/2025.</t>
   </si>
   <si>
     <t>902491</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902491/requerimentos_no_20_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902491/requerimentos_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 04/2025 DE AUTORIA DO VEREADOR DANIEL FERRATTO</t>
   </si>
   <si>
     <t>902493</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES, KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902493/requerimentos_no_21_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902493/requerimentos_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR SOBRE A AQUISIÇÃO DE VEÍCULO PARA TRANSPORTE DE PACIENTES DO SUS E REFORMA DO CLUBE RECREATIVO MUNICIPAL;</t>
   </si>
   <si>
     <t>902565</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902565/requerimentos_no_22_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902565/requerimentos_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR SOBRE A SUBSTITUIÇÃO E MODERNIZAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA PRAÇA "SATILDE MOREIRA DOS SANTOS", AO LADO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>902566</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902566/requerimentos_no_23_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902566/requerimentos_no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO E ARQUIVAMENTO DO PROJETO DE LEI Nº 09/2025, que DISPÕE SOBRE A ENTREGA DOMICILIAR GRATUITA DE MEDICAMENTOS DE USO CONTÍNUO ÀS PESSOAS PORTADORAS COM DEFICIÊNCIA E IDOSOS NO MUNICÍPIO DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902579</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902579/requerimentos_no_24_de_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902579/requerimentos_no_24_de_2025_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PRESIDENTE DO FUMAP, ANDREA CRISTINA MOURÃO ESTEVES DOS SANTOS, INFORMAÇÕES SOBRE A CARTEIRA DE INVESTIMENTOS DO FUNDO.</t>
   </si>
   <si>
     <t>902597</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902597/requerimentos_no_25_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902597/requerimentos_no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAR SOBRE A POSSIBILIDADE DE CONTRATAÇÃO TEMPORÁRIA DE MÉDICO VETERINÁRIO PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>902347</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902347/substitutivo_no_01-2025_v3.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902347/substitutivo_no_01-2025_v3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO E PENSIONISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902348</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902348/substitutivo_no_2_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902348/substitutivo_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º E 3º DA LEI Nº 736/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FERNÃO A ADERIR AO PROGRAMA MAIS MÉDICOS, VISANDO AUMENTO DO VALOR DO AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO CONCEDIDO AO MÉDICO BENEFICIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902412</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902412/substitutivo_no_03-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902412/substitutivo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE CULTURA, DO CONSELHO MUNICIPAL DE POLÍTICA CULTURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902447</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902447/substitutivo_no_4_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902447/substitutivo_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE DOS PROPRIETÁRIOS E POSSUIDORES DE IMÓVEIS RURAIS PELA CONSERVAÇÃO E MANUTENÇÃO DA VEGETAÇÃO DE PORTE ARBÓREO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902511</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902511/substitutivo_no_05-2025_-_projeto_de_lei_executivo_17-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902511/substitutivo_no_05-2025_-_projeto_de_lei_executivo_17-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.111, DE 05 DE JUNHO DE 2024, NO TOCANTE AO PROCEDIMENTO DE DOAÇÃO DE IMÓVEIS PARA FINS DE DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902512</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902512/substitutivo_no_06-2025_-_projeto_de_lei_executivo_18-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902512/substitutivo_no_06-2025_-_projeto_de_lei_executivo_18-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE CARGOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902513</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902513/substitutivo_no_07-2025_-_projeto_de_lei_executivo_19-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902513/substitutivo_no_07-2025_-_projeto_de_lei_executivo_19-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 855/2017, DE 09 DE JANEIRO DE 2017, NO TOCANTE À CRIAÇÃO DA PROCURADORIA-GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902514</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902514/substitutivo_no_08-2025_-_projeto_de_lei_executivo_21-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902514/substitutivo_no_08-2025_-_projeto_de_lei_executivo_21-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EM COMISSÃO DE ENCARREGADO DE SERVIÇOS DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>902533</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902533/substitutivo_no_9_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902533/substitutivo_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 700, DE 21 DE NOVEMBRO DE 2013, A FIM DE CONCEDER AUMENTO NO VALE- ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902568</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902568/substitutivo_no_10-2025_-_projeto_de_lei_34-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902568/substitutivo_no_10-2025_-_projeto_de_lei_34-2025.pdf</t>
   </si>
   <si>
     <t>902569</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902569/substitutivo_no_11-2025_-_projeto_de_lei_complementar_50-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902569/substitutivo_no_11-2025_-_projeto_de_lei_complementar_50-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS Nº 710, DE 20 DE JANEIRO DE 2014, Nº 855/2017, DE 09 DE JANEIRO DE 2017, N.º 1.148, DE 21 DE JULHO DE 2025, E LEI COMPLEMENTAR Nº 16, DE 20 DE MAIO DE 2011 A FIM DE DEFINIR AS ATRIBUIÇÕES DOS CARGOS E FUNÇÕES EM COMISSÃO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902380</t>
   </si>
   <si>
     <t>CPEXM</t>
   </si>
   <si>
     <t>Correspondência do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902380/correspondencia_do_poder_executivo_municipal_no_1_de_2025_-_oficio_66-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902380/correspondencia_do_poder_executivo_municipal_no_1_de_2025_-_oficio_66-2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP Nº 066/2025 - Responde o requerimento nº 01/2025</t>
   </si>
   <si>
     <t>902381</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902381/correspondencia_do_poder_executivo_municipal_no_2_de_2025_-_oficio_67_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902381/correspondencia_do_poder_executivo_municipal_no_2_de_2025_-_oficio_67_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP  Nº 067/2025 - Responde o requerimento nº 02/2025</t>
   </si>
   <si>
     <t>902382</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902382/correspondencia_do_poder_executivo_municipal_no_3_de_2025_-_oficio_99_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902382/correspondencia_do_poder_executivo_municipal_no_3_de_2025_-_oficio_99_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP  Nº 099/2025 - Responde a Indicação nº. 01/2025</t>
   </si>
   <si>
     <t>902383</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902383/correspondencia_do_poder_executivo_municipal_no_4_de_2025_-_oficio_100_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902383/correspondencia_do_poder_executivo_municipal_no_4_de_2025_-_oficio_100_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP Nº 100/2025 - Responde a Indicação nº. 02/2025</t>
   </si>
   <si>
     <t>902384</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902384/correspondencia_do_poder_executivo_municipal_no_5_de_2025_-_oficio_101_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902384/correspondencia_do_poder_executivo_municipal_no_5_de_2025_-_oficio_101_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº101/2025 - Responde a Indicação nº 03/2025</t>
   </si>
   <si>
     <t>902385</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902385/correspondencia_do_poder_executivo_municipal_no_6_de_2025_-_oficio_102_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902385/correspondencia_do_poder_executivo_municipal_no_6_de_2025_-_oficio_102_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº102/2025 - Responde a Indicação nº 04/2025</t>
   </si>
   <si>
     <t>902386</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902386/correspondencia_do_poder_executivo_municipal_no_7_de_2025_-_oficio_103_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902386/correspondencia_do_poder_executivo_municipal_no_7_de_2025_-_oficio_103_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº103/2025 - Responde a Indicação nº. 05/2025</t>
   </si>
   <si>
     <t>902387</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902387/correspondencia_do_poder_executivo_municipal_no_8_de_2025_-_oficio_104_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902387/correspondencia_do_poder_executivo_municipal_no_8_de_2025_-_oficio_104_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº104/2025 - Responde a Indicação nº. 06/2025</t>
   </si>
   <si>
     <t>902388</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902388/correspondencia_do_poder_executivo_municipal_no_9_de_2025_-_oficio_105_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902388/correspondencia_do_poder_executivo_municipal_no_9_de_2025_-_oficio_105_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº105/2025 - Responde a Indicação nº. 07/2025</t>
   </si>
   <si>
     <t>902389</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902389/correspondencia_do_poder_executivo_municipal_no_10_de_2025_-_oficio_106_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902389/correspondencia_do_poder_executivo_municipal_no_10_de_2025_-_oficio_106_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº106/2025 - Responde a Indicação nº. 08/2025</t>
   </si>
   <si>
     <t>902390</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902390/correspondencia_do_poder_executivo_municipal_no_11_de_2025_-_oficio_107_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902390/correspondencia_do_poder_executivo_municipal_no_11_de_2025_-_oficio_107_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº107/2025 - Responde a Indicação nº. 09/2025</t>
   </si>
   <si>
     <t>902391</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902391/correspondencia_do_poder_executivo_municipal_no_12_de_2025_-_oficio_108_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902391/correspondencia_do_poder_executivo_municipal_no_12_de_2025_-_oficio_108_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº108/2025 - Responde a Indicação nº. 10/2025</t>
   </si>
   <si>
     <t>902392</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902392/correspondencia_do_poder_executivo_municipal_no_13_de_2025_-_oficio_109_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902392/correspondencia_do_poder_executivo_municipal_no_13_de_2025_-_oficio_109_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº109/2025 - Responde a Indicação nº. 11/2025</t>
   </si>
   <si>
     <t>902393</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902393/correspondencia_do_poder_executivo_municipal_no_14_de_2025_-_oficio_110_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902393/correspondencia_do_poder_executivo_municipal_no_14_de_2025_-_oficio_110_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº110/2025 - Responde a Indicação nº. 12/2025</t>
   </si>
   <si>
     <t>902394</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902394/correspondencia_do_poder_executivo_municipal_no_15_de_2025_-_oficio_111_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902394/correspondencia_do_poder_executivo_municipal_no_15_de_2025_-_oficio_111_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº111/2025 - Responde a Indicação nº. 13/2025</t>
   </si>
   <si>
     <t>902395</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902395/correspondencia_do_poder_executivo_municipal_no_16_de_2025_-_oficio_118_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902395/correspondencia_do_poder_executivo_municipal_no_16_de_2025_-_oficio_118_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº118/2025 - Responde a Indicação nº. 14/2025</t>
   </si>
   <si>
     <t>902396</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902396/correspondencia_do_poder_executivo_municipal_no_17_de_2025_-_oficio_119_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902396/correspondencia_do_poder_executivo_municipal_no_17_de_2025_-_oficio_119_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº119/2025 - Responde ao Requerimento nº. 03/2025</t>
   </si>
   <si>
     <t>902397</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902397/correspondencia_do_poder_executivo_municipal_no_18_de_2025_-_oficio_120_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902397/correspondencia_do_poder_executivo_municipal_no_18_de_2025_-_oficio_120_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº120/2025 - Responde a Indicação nº. 15/2025</t>
   </si>
   <si>
     <t>902398</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902398/correspondencia_do_poder_executivo_municipal_no_19_de_2025_-_oficio_121_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902398/correspondencia_do_poder_executivo_municipal_no_19_de_2025_-_oficio_121_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº121/2025 - Responde a Indicação nº. 16/2025</t>
   </si>
   <si>
     <t>902399</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902399/correspondencia_do_poder_executivo_municipal_no_20_de_2025_-_oficio_122_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902399/correspondencia_do_poder_executivo_municipal_no_20_de_2025_-_oficio_122_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº122/2025 - Responde a Indicação nº. 17/2025</t>
   </si>
   <si>
     <t>902400</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902400/correspondencia_do_poder_executivo_municipal_no_21_de_2025_-_oficio_123_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902400/correspondencia_do_poder_executivo_municipal_no_21_de_2025_-_oficio_123_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº123/2025 - Responde a Indicação nº. 18/2025</t>
   </si>
   <si>
     <t>902417</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902417/correspondencia_do_poder_executivo_municipal_no_22_de_2025_-_oficio_128_2025-1.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902417/correspondencia_do_poder_executivo_municipal_no_22_de_2025_-_oficio_128_2025-1.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 128/2025 - Solicita a convocação de Sessão Extraordinária</t>
   </si>
   <si>
     <t>902418</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902418/correspondencia_do_poder_executivo_municipal_no_23_de_2025_-_oficio_130_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902418/correspondencia_do_poder_executivo_municipal_no_23_de_2025_-_oficio_130_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº130/2025 - Responde a Indicação nº. 19/2025</t>
   </si>
   <si>
     <t>902419</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902419/correspondencia_do_poder_executivo_municipal_no_24_de_2025_-_oficio_131_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902419/correspondencia_do_poder_executivo_municipal_no_24_de_2025_-_oficio_131_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 131/2025 - Responde a Indicação nº. 20/2025</t>
   </si>
   <si>
     <t>902420</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902420/correspondencia_do_poder_executivo_municipal_no_25_de_2025_-_oficio_132_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902420/correspondencia_do_poder_executivo_municipal_no_25_de_2025_-_oficio_132_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 132/2025 - Responde a Indicação nº. 25/2025</t>
   </si>
   <si>
     <t>902421</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902421/correspondencia_do_poder_executivo_municipal_no_26_de_2025_-_oficio_133_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902421/correspondencia_do_poder_executivo_municipal_no_26_de_2025_-_oficio_133_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 133/2025 - Responde a Indicação nº. 21/2025</t>
   </si>
   <si>
     <t>902422</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902422/correspondencia_do_poder_executivo_municipal_no_27_de_2025_-_oficio_134_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902422/correspondencia_do_poder_executivo_municipal_no_27_de_2025_-_oficio_134_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 134/2025 - Responde a Indicação nº. 22/2025</t>
   </si>
   <si>
     <t>902423</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902423/correspondencia_do_poder_executivo_municipal_no_28_de_2025_-_oficio_135_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902423/correspondencia_do_poder_executivo_municipal_no_28_de_2025_-_oficio_135_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 135/2025 - Responde a Indicação nº. 23/2025</t>
   </si>
   <si>
     <t>902425</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902425/correspondencia_do_poder_executivo_municipal_no_29_de_2025_-_oficio_143_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902425/correspondencia_do_poder_executivo_municipal_no_29_de_2025_-_oficio_143_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 143/2025 - Responde a Indicação nº. 24/2025</t>
   </si>
   <si>
     <t>902426</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902426/correspondencia_do_poder_executivo_municipal_no_30_de_2025_-_oficio_144_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902426/correspondencia_do_poder_executivo_municipal_no_30_de_2025_-_oficio_144_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 144/2025 - Responde a Indicação nº. 26/2025</t>
   </si>
   <si>
     <t>902427</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902427/correspondencia_do_poder_executivo_municipal_no_31_de_2025_-_oficio_145_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902427/correspondencia_do_poder_executivo_municipal_no_31_de_2025_-_oficio_145_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 145/2025 - Responde a Indicação nº. 29/2025</t>
   </si>
   <si>
     <t>902428</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902428/correspondencia_do_poder_executivo_municipal_no_32_de_2025_-_oficio_146-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902428/correspondencia_do_poder_executivo_municipal_no_32_de_2025_-_oficio_146-2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 146/2025 - Responde a Indicação nº. 27/2025</t>
   </si>
   <si>
     <t>902443</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902443/correspondencia_do_poder_executivo_municipal_no_33_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902443/correspondencia_do_poder_executivo_municipal_no_33_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio nº 153 - Encaminha Projeto de Lei nº 013/2025</t>
   </si>
   <si>
     <t>902444</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902444/correspondencia_do_poder_executivo_municipal_no_34_de_2025_-_oficio_154_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902444/correspondencia_do_poder_executivo_municipal_no_34_de_2025_-_oficio_154_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 154/2025 - Solicita a convocação de Sessão Extraordinária</t>
   </si>
   <si>
     <t>902448</t>
   </si>
   <si>
     <t>CICOP</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902448/correspondencia_do_poder_executivo_municipal_no_35_de_2025_-_oficio_009-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902448/correspondencia_do_poder_executivo_municipal_no_35_de_2025_-_oficio_009-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INDICAÇÃO DE 2 MEMBROS, TITULAR E SUPLEMENTE, COMO REPRESENTANTES DA CÂMARA MUNICIPAL DE FERNÃO COMO MEMBROS DO CONSELHO DE DESENVOLVIMENTO RURAL DO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>902449</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902449/correspondencia_do_poder_executivo_municipal_no_36_de_2025_-_oficio_186_2025_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902449/correspondencia_do_poder_executivo_municipal_no_36_de_2025_-_oficio_186_2025_v2.pdf</t>
   </si>
   <si>
     <t>Oficio nº 186/2025 - Encaminha Projeto de Lei nº 014/2025</t>
   </si>
   <si>
     <t>902451</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902451/correspondencia_do_poder_executivo_municipal_no_37_de_2025_-_oficio_167_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902451/correspondencia_do_poder_executivo_municipal_no_37_de_2025_-_oficio_167_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº167/2025 - Responde a Indicação nº. 28/2025</t>
   </si>
   <si>
     <t>902452</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902452/correspondencia_do_poder_executivo_municipal_no_38_de_2025_-_oficio_168_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902452/correspondencia_do_poder_executivo_municipal_no_38_de_2025_-_oficio_168_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº168/2025 - Responde a Indicação nº. 30/2025</t>
   </si>
   <si>
     <t>902453</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902453/correspondencia_do_poder_executivo_municipal_no_39_de_2025_-_oficio_169_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902453/correspondencia_do_poder_executivo_municipal_no_39_de_2025_-_oficio_169_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº169/2025 - Responde a Indicação nº. 31/2025</t>
   </si>
   <si>
     <t>902454</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902454/correspondencia_do_poder_executivo_municipal_no_40_de_2025_-_oficio_170_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902454/correspondencia_do_poder_executivo_municipal_no_40_de_2025_-_oficio_170_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº170/2025 - Responde a Indicação nº. 32/2025</t>
   </si>
   <si>
     <t>902455</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902455/correspondencia_do_poder_executivo_municipal_no_41_de_2025_-_oficio_171_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902455/correspondencia_do_poder_executivo_municipal_no_41_de_2025_-_oficio_171_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº171/2025 - Responde a Indicação nº. 33/2025</t>
   </si>
   <si>
     <t>902456</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902456/correspondencia_do_poder_executivo_municipal_no_42_de_2025_-_oficio_173_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902456/correspondencia_do_poder_executivo_municipal_no_42_de_2025_-_oficio_173_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº173/2025 - Responde a Indicação nº. 34/2025</t>
   </si>
   <si>
     <t>902457</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902457/correspondencia_do_poder_executivo_municipal_no_43_de_2025_-_oficio_174_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902457/correspondencia_do_poder_executivo_municipal_no_43_de_2025_-_oficio_174_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº174/2025 - Responde a Indicação nº. 35/2025</t>
   </si>
   <si>
     <t>902458</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902458/correspondencia_do_poder_executivo_municipal_no_44_de_2025_-_oficio_175_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902458/correspondencia_do_poder_executivo_municipal_no_44_de_2025_-_oficio_175_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº175/2025 - Responde a Indicação nº. 36/2025</t>
   </si>
   <si>
     <t>902459</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902459/correspondencia_do_poder_executivo_municipal_no_45_de_2025_-_oficio_176_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902459/correspondencia_do_poder_executivo_municipal_no_45_de_2025_-_oficio_176_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº176/2025 - Responde a Indicação nº. 38/2025</t>
   </si>
   <si>
     <t>902460</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902460/correspondencia_do_poder_executivo_municipal_no_46_de_2025_-_oficio_177_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902460/correspondencia_do_poder_executivo_municipal_no_46_de_2025_-_oficio_177_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº177/2025 - Responde a Indicação nº. 39/2025</t>
   </si>
   <si>
     <t>902461</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902461/correspondencia_do_poder_executivo_municipal_no_47_de_2025_-_oficio_178_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902461/correspondencia_do_poder_executivo_municipal_no_47_de_2025_-_oficio_178_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº178/2025 - Responde a Indicação nº. 40/2025</t>
   </si>
   <si>
     <t>902462</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902462/correspondencia_do_poder_executivo_municipal_no_48_de_2025_-_oficio_179_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902462/correspondencia_do_poder_executivo_municipal_no_48_de_2025_-_oficio_179_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº179/2025 - Responde a Indicação nº. 41/2025</t>
   </si>
   <si>
     <t>902463</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902463/correspondencia_do_poder_executivo_municipal_no_49_de_2025_-_oficio_180_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902463/correspondencia_do_poder_executivo_municipal_no_49_de_2025_-_oficio_180_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº180/2025 - Responde a Indicação nº. 42/2025</t>
   </si>
   <si>
     <t>902464</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902464/correspondencia_do_poder_executivo_municipal_no_50_de_2025_-_oficio_183_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902464/correspondencia_do_poder_executivo_municipal_no_50_de_2025_-_oficio_183_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº183/2025 - Responde a Requerimento nº. 09/2025</t>
   </si>
   <si>
     <t>902466</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902466/correspondencia_do_poder_executivo_municipal_no_51_de_2025_-_oficio_190_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902466/correspondencia_do_poder_executivo_municipal_no_51_de_2025_-_oficio_190_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº190/2025 - Responde a Indicação nº. 37/2025</t>
   </si>
   <si>
     <t>902467</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902467/correspondencia_do_poder_executivo_municipal_no_52_de_2025_-_oficio_191_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902467/correspondencia_do_poder_executivo_municipal_no_52_de_2025_-_oficio_191_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº191/2025 - Responde o Requerimento nº. 11/2025</t>
   </si>
   <si>
     <t>902469</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902469/correspondencia_do_poder_executivo_municipal_no_53_de_2025_-_oficio_194.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902469/correspondencia_do_poder_executivo_municipal_no_53_de_2025_-_oficio_194.pdf</t>
   </si>
   <si>
     <t>Oficio n. 194/2025 - Encaminha Projeto de Lei nº 015/2025</t>
   </si>
   <si>
     <t>902472</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902472/correspondencia_do_poder_executivo_municipal_no_54_de_2025_-_oficio_037_-_smds.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902472/correspondencia_do_poder_executivo_municipal_no_54_de_2025_-_oficio_037_-_smds.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/SMDS Nº 037/2025 - CONVITE CONFERÊNCIA MUNICIPAL DA PESSOA IDOSA</t>
   </si>
   <si>
     <t>902476</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902476/correspondencia_do_poder_executivo_municipal_no_55_de_2025_-_oficios_215_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902476/correspondencia_do_poder_executivo_municipal_no_55_de_2025_-_oficios_215_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº215/2025 - Responde ao Requerimento nº. 04/2025</t>
   </si>
   <si>
     <t>902477</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902477/correspondencia_do_poder_executivo_municipal_no_56_de_2025_-_oficios_218_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902477/correspondencia_do_poder_executivo_municipal_no_56_de_2025_-_oficios_218_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº218/2025 - Assunto: Responde ao Requerimento nº. 08/2025</t>
   </si>
   <si>
     <t>902478</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902478/correspondencia_do_poder_executivo_municipal_no_57_de_2025_-_oficios_219_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902478/correspondencia_do_poder_executivo_municipal_no_57_de_2025_-_oficios_219_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº219/2025 - Assunto: Responde ao Requerimento nº. 10/2025</t>
   </si>
   <si>
     <t>902479</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902479/correspondencia_do_poder_executivo_municipal_no_58_de_2025_-_oficios_220_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902479/correspondencia_do_poder_executivo_municipal_no_58_de_2025_-_oficios_220_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº220/2025 - Assunto: Responde ao Requerimento nº. 05/2025</t>
   </si>
   <si>
     <t>902480</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902480/correspondencia_do_poder_executivo_municipal_no_59_de_2025_-_oficios_221_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902480/correspondencia_do_poder_executivo_municipal_no_59_de_2025_-_oficios_221_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº221/2025 - Assunto: Responde ao Requerimento nº. 12/2025</t>
   </si>
   <si>
     <t>902481</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902481/correspondencia_do_poder_executivo_municipal_no_60_de_2025_-_oficio_213_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902481/correspondencia_do_poder_executivo_municipal_no_60_de_2025_-_oficio_213_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 213/2025 - Encaminha Projeto de Lei nº 016/2025</t>
   </si>
   <si>
     <t>902483</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902483/correspondencia_do_poder_executivo_municipal_no_61_de_2025_-_oficios_181_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902483/correspondencia_do_poder_executivo_municipal_no_61_de_2025_-_oficios_181_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº181/2025 - Responde a Indicação nº. 44/2025</t>
   </si>
   <si>
     <t>902495</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902495/correspondencia_do_poder_executivo_municipal_no_62_de_2025_-_oficio_271_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902495/correspondencia_do_poder_executivo_municipal_no_62_de_2025_-_oficio_271_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº271/2025 - Responde ao Requerimento nº. 06/2025</t>
   </si>
   <si>
     <t>902496</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902496/correspondencia_do_poder_executivo_municipal_no_63_de_2025__-_oficio_272_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902496/correspondencia_do_poder_executivo_municipal_no_63_de_2025__-_oficio_272_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº272/2025 - Responde ao Requerimento nº. 07/2025</t>
   </si>
   <si>
     <t>902497</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902497/correspondencia_do_poder_executivo_municipal_no_64_de_2025_-_oficio_276_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902497/correspondencia_do_poder_executivo_municipal_no_64_de_2025_-_oficio_276_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº276/2025 - Responde ao Requerimento nº. 15/2025</t>
   </si>
   <si>
     <t>902498</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902498/correspondencia_do_poder_executivo_municipal_no_65_de_2025_-_oficio_283_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902498/correspondencia_do_poder_executivo_municipal_no_65_de_2025_-_oficio_283_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº283/2025. - Responde ao Requerimento nº. 13/2025</t>
   </si>
   <si>
     <t>902499</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902499/correspondencia_do_poder_executivo_municipal_no_66_de_2025_-_oficio_284_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902499/correspondencia_do_poder_executivo_municipal_no_66_de_2025_-_oficio_284_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº284/2025 - Responde ao Requerimento nº. 16/2025</t>
   </si>
   <si>
     <t>902500</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902500/correspondencia_do_poder_executivo_municipal_no_67_de_2025_-_oficio_285_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902500/correspondencia_do_poder_executivo_municipal_no_67_de_2025_-_oficio_285_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº285/2025 - Responde ao Requerimento nº. 17/2025</t>
   </si>
   <si>
     <t>902501</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902501/projeto_de_lei_do_executivo_no_17_de_2025_-_oficio_303.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902501/projeto_de_lei_do_executivo_no_17_de_2025_-_oficio_303.pdf</t>
   </si>
   <si>
     <t>Oficio n. 303/2025 - Encaminha Projeto de Lei nº 17/2025</t>
   </si>
   <si>
     <t>902503</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902503/projeto_de_lei_do_executivo_no_18_de_2025_-_oficio_304.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902503/projeto_de_lei_do_executivo_no_18_de_2025_-_oficio_304.pdf</t>
   </si>
   <si>
     <t>Oficio n. 303/2025 - Encaminha Projeto de Lei nº 18/2025</t>
   </si>
   <si>
     <t>902505</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902505/projeto_de_lei_do_executivo_no_19_de_2025_-_oficio_305.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902505/projeto_de_lei_do_executivo_no_19_de_2025_-_oficio_305.pdf</t>
   </si>
   <si>
     <t>Oficio n. 305/2025 - Encaminha Projeto de Lei nº 19/2025</t>
   </si>
   <si>
     <t>902507</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902507/correspondencia_do_poder_executivo_municipal_no_71_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902507/correspondencia_do_poder_executivo_municipal_no_71_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 306/2025 - Encaminha Projeto de Lei nº 20/2025</t>
   </si>
   <si>
     <t>902509</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902509/correspondencia_do_poder_executivo_municipal_no_72_de_2025_-_oficio_307-2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902509/correspondencia_do_poder_executivo_municipal_no_72_de_2025_-_oficio_307-2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 307/2025 - Encaminha Projeto de Lei nº 21/2025</t>
   </si>
   <si>
     <t>902515</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902515/correspondencia_do_poder_executivo_municipal_no_73_de_2025_-_oficios_308_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902515/correspondencia_do_poder_executivo_municipal_no_73_de_2025_-_oficios_308_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 308/2025 - Responde ao Requerimento nº. 21/2025</t>
   </si>
   <si>
     <t>902516</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902516/correspondencia_do_poder_executivo_municipal_no_74_de_2025_-_oficios_337_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902516/correspondencia_do_poder_executivo_municipal_no_74_de_2025_-_oficios_337_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 337/2025 - Encaminha Projeto de Lei nº 22/2025</t>
   </si>
   <si>
     <t>902518</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902518/correspondencia_do_poder_executivo_municipal_no_75_de_2025_-_oficios_346_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902518/correspondencia_do_poder_executivo_municipal_no_75_de_2025_-_oficios_346_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP. Nº 346/2025 - Solicita a Convocação de Sessão Extraordinária</t>
   </si>
   <si>
     <t>902519</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902519/correspondencia_do_poder_executivo_municipal_no_76_de_2025_-_oficios_358_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902519/correspondencia_do_poder_executivo_municipal_no_76_de_2025_-_oficios_358_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 358/2025 - Encaminha Projeto de Lei nº 23/2025</t>
   </si>
   <si>
     <t>902526</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902526/correspondencia_do_poder_executivo_municipal_no_77_de_2025_-_oficios_407_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902526/correspondencia_do_poder_executivo_municipal_no_77_de_2025_-_oficios_407_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 407/2025 - Encaminha Projeto de Lei nº 24/2025</t>
   </si>
   <si>
     <t>902531</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902531/correspondencia_do_poder_executivo_municipal_no_78_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902531/correspondencia_do_poder_executivo_municipal_no_78_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 426/2025 - Encaminha Projeto de Lei nº 25/2025</t>
   </si>
   <si>
     <t>902537</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902537/correspondencia_do_poder_executivo_municipal_no_79_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902537/correspondencia_do_poder_executivo_municipal_no_79_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL DE FERNÃO EFETUAR A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO_x000D_
 COM ENCARGOS, MEDIANTE PROCEDIMENTO PÚBLICO DE SELEÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902539</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902539/correspondencia_do_poder_executivo_municipal_no_80_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902539/correspondencia_do_poder_executivo_municipal_no_80_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 448/2025 - Encaminha Projeto de Lei nº 27/2025</t>
   </si>
   <si>
     <t>902541</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902541/correspondencia_do_poder_executivo_municipal_no_81_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902541/correspondencia_do_poder_executivo_municipal_no_81_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 450/2025 - Encaminha Projeto de Lei nº 28/2025</t>
   </si>
   <si>
     <t>902543</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902543/correspondencia_do_poder_executivo_municipal_no_82_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902543/correspondencia_do_poder_executivo_municipal_no_82_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 451/2025 - Encaminha Projeto de Lei nº 29/2025</t>
   </si>
   <si>
     <t>902545</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902545/correspondencia_do_poder_executivo_municipal_no_83_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902545/correspondencia_do_poder_executivo_municipal_no_83_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 460/2025 - Encaminha Projeto de Lei nº 30/2025</t>
   </si>
   <si>
     <t>902547</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902547/correspondencia_do_poder_executivo_municipal_no_84_de_2025_-_oficios_462_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902547/correspondencia_do_poder_executivo_municipal_no_84_de_2025_-_oficios_462_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 462/2025 - Encaminha Projeto de Lei nº 31/2025</t>
   </si>
   <si>
     <t>902549</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902549/correspondencia_do_poder_executivo_municipal_no_85_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902549/correspondencia_do_poder_executivo_municipal_no_85_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 445/2025 - Encaminha Projeto de Lei Complementar nº 49/2025</t>
   </si>
   <si>
     <t>902551</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902551/correspondencia_do_poder_executivo_municipal_no_86_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902551/correspondencia_do_poder_executivo_municipal_no_86_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 446/2025 - Encaminha Projeto de Lei Complementar nº 50/2025</t>
   </si>
   <si>
     <t>902554</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902554/correspondencia_do_poder_executivo_municipal_no_87_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902554/correspondencia_do_poder_executivo_municipal_no_87_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 473/2025 - Encaminha Projeto de Lei nº 32/2025</t>
   </si>
   <si>
     <t>902555</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902555/correspondencia_do_poder_executivo_municipal_no_88_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902555/correspondencia_do_poder_executivo_municipal_no_88_de_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº 472/2025 - solicita a tramitação de Projeto de Lei em regime de urgência</t>
   </si>
   <si>
     <t>902556</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902556/correspondencia_do_poder_executivo_municipal_no_89_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902556/correspondencia_do_poder_executivo_municipal_no_89_de_2025.pdf</t>
   </si>
   <si>
     <t>Oficio n. 474/2025 - Encaminha Projeto de Lei nº 33/2025</t>
   </si>
   <si>
     <t>902558</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902558/correspondencia_do_poder_executivo_municipal_no_90_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902558/correspondencia_do_poder_executivo_municipal_no_90_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 476/2025 - Solicita retirada de Projeto de Lei nº 32/2025</t>
   </si>
   <si>
     <t>902559</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902559/correspondencia_do_poder_executivo_municipal_no_91_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902559/correspondencia_do_poder_executivo_municipal_no_91_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 478/2025 - Encaminha Projeto de Lei nº 34/2025</t>
   </si>
   <si>
     <t>902562</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902562/correspondencia_do_poder_executivo_municipal_no_92_de_2025_-_oficios_493_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902562/correspondencia_do_poder_executivo_municipal_no_92_de_2025_-_oficios_493_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 493/2025 - Encaminha Projeto de Lei nº 35/2025</t>
   </si>
   <si>
     <t>902567</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902567/correspondencia_do_poder_executivo_municipal_no_93_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902567/correspondencia_do_poder_executivo_municipal_no_93_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 513/2025 - Encaminha Resposta Requerimento nº 22/2025</t>
   </si>
   <si>
     <t>902570</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902570/correspondencia_do_poder_executivo_municipal_no_94_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902570/correspondencia_do_poder_executivo_municipal_no_94_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 515/2025 - Encaminha Projeto de Lei nº 36/2025</t>
   </si>
   <si>
     <t>902576</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902576/correspondencia_do_poder_executivo_municipal_no_95_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902576/correspondencia_do_poder_executivo_municipal_no_95_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 531/2025 - Encaminha Projeto de Lei nº 37/2025</t>
   </si>
   <si>
     <t>902580</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902580/correspondencia_do_poder_executivo_municipal_no_96_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902580/correspondencia_do_poder_executivo_municipal_no_96_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 545/2025 - Encaminha Projeto de Lei nº 38/2025</t>
   </si>
   <si>
     <t>902581</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902581/correspondencia_do_poder_executivo_municipal_no_97_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902581/correspondencia_do_poder_executivo_municipal_no_97_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 548/2025 - Encaminha Projeto de Lei nº 39/2025</t>
   </si>
   <si>
     <t>902598</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902598/correspondencia_do_poder_executivo_municipal_no_98_de_2025.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902598/correspondencia_do_poder_executivo_municipal_no_98_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 564/2025 - Encaminha resposta ao ofício CMF167/2025</t>
   </si>
   <si>
     <t>902471</t>
   </si>
   <si>
     <t>CDEP</t>
   </si>
   <si>
     <t>Correspondência da Câmara do Deputados</t>
   </si>
   <si>
     <t xml:space="preserve">CAMARA DOS DEPUTADOS </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902471/municipio_sp_3515657_2025_041.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902471/municipio_sp_3515657_2025_041.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União Pagos aos Municípios - Jan a Abr/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3184,68 +3184,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902582/emenda_no_1_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902583/emenda_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902584/emenda_no_3_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902585/emenda_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902586/emenda_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902587/emenda_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902588/emenda_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902589/emenda_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902590/emenda_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902594/emenda_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902322/indicacoes_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902324/indicacoes_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902325/indicacoes_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902326/indicacoes_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902327/indicacoes_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902328/indicacoes_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902329/indicacoes_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902330/indicacoes_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902332/indicacoes_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902334/indicacoes_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902336/indicacoes_no_11_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902337/indicacoes_no_12_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902338/indicacoes_no_13_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902340/indicacoes_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902341/indicacoes_no_15_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902349/indicacoes_no_16_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902350/indicacoes_no_17_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902351/indicacoes_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902352/indicacoes_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902353/indicacoes_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902354/indicacoes_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902355/indicacoes_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902356/indicacoes_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902357/indicacoes_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902358/indicacoes_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902364/indicacoes_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902365/indicacoes_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902371/indicacoes_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902372/indicacoes_no_29_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902376/indicacoes_no_30_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902377/indicacoes_no_31_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902378/indicacoes_no_32_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902379/indicacoes_no_33_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902403/indicacoes_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902404/indicacoes_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902405/indicacoes_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902406/indicacoes_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902407/indicacoes_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902408/indicacoes_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902409/indicacoes_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902410/indicacoes_no_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902429/indicacoes_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902430/indicacoes_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902432/indicacoes_no_44_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902435/indicacoes_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902438/indicacoes_no_46_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902439/indicacoes_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902474/indicacoes_no_48_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902475/indicacao_no_49-2025_vereador_daniel_ferratto_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902485/indicacoes_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902486/indicacoes_no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902487/indicacao_no_52-2025_vereador_delei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902494/indicacoes_no_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902521/indicacoes_no_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902522/indicacoes_no_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902523/indicacoes_no_56_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902524/indicacoes_no_57_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902525/indicacoes_no_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902534/indicacoes_no_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902572/indicacoes_no_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902573/indicacoes_no_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902575/indicacoes_no_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902595/indicacoes_no_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902596/indicacoes_no_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902344/mocoes_no_1_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902431/mocoes_no_2_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902536/projeto_de_decreto_legislativo_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902574/projeto_de_decreto_legislativo_no_2_de_2025_denominacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902323/projeto_de_lei_no_1_de_2025_-_vereadora_karina_tanganelli.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902345/projeto_de_lei_no_2_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902359/projeto_de_lei_03-2025_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902411/projeto_de_lei_no_4_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902445/projeto_de_lei_no_5_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902492/projeto_de_lei_no_6_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902529/projeto_de_lei_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902530/projeto_de_lei_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902535/projeto_de_lei_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902591/projeto_de_lei_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902550/projeto_de_lei_complementar_do_executivo_no_49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902552/projeto_de_lei_complementar_do_executivo_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902318/projeto_de_lei_do_executivo_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902319/projeto_de_lei_do_executivo_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902320/projeto_de_lei_do_executivo_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902321/projeto_de_lei_do_executivo_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902339/projeto_de_lei_do_executivo_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902335/projeto_de_lei_do_executivo_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902342/projeto_de_lei_do_executivo_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902343/projeto_de_lei_do_executivo_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902370/projeto_de_lei_do_executivo_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902402/projeto_de_lei_do_executivo_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902424/projeto_de_lei_do_executivo_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902441/projeto_de_lei_do_executivo_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902442/projeto_de_lei_do_executivo_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902450/projeto_de_lei_do_executivo_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902470/projeto_de_lei_do_executivo_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902482/projeto_de_lei_do_executivo_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902502/projeto_de_lei_do_executivo_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902504/projeto_de_lei_do_executivo_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902506/projeto_de_lei_do_executivo_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902508/projeto_de_lei_do_executivo_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902510/projeto_de_lei_do_executivo_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902517/projeto_de_lei_do_executivo_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902520/projeto_de_lei_do_executivo_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902527/projeto_de_lei_do_executivo_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902532/projeto_de_lei_do_executivo_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902538/projeto_de_lei_do_executivo_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902540/projeto_de_lei_do_executivo_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902542/projeto_de_lei_do_executivo_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902544/projeto_de_lei_do_executivo_no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902546/projeto_de_lei_do_executivo_no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902548/projeto_de_lei_do_executivo_no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902553/projeto_de_lei_do_executivo_no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902557/projeto_de_lei_do_executivo_no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902560/projeto_de_lei_do_executivo_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902563/projeto_de_lei_do_executivo_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902571/projeto_de_lei_do_executivo_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902577/projeto_de_lei_do_executivo_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902592/projeto_de_lei_do_executivo_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902593/projeto_de_lei_do_executivo_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902440/projeto_de_resolucao_no_1_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902528/projeto_de_resolucao_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902331/requerimentos_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902333/requerimentos_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902346/requerimentos_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902360/requerimentos_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902361/requerimentos_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902362/requerimentos_no_6_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902363/requerimentos_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902366/requerimentos_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902367/requerimentos_no_9_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902369/requerimentos_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902373/requerimentos_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902374/requerimentos_no_12_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902375/requerimentos_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902437/requerimentos_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902465/requerimentos_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902484/requerimentos_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902488/requerimentos_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902489/requerimentos_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902490/requerimentos_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902491/requerimentos_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902493/requerimentos_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902565/requerimentos_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902566/requerimentos_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902579/requerimentos_no_24_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902597/requerimentos_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902347/substitutivo_no_01-2025_v3.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902348/substitutivo_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902412/substitutivo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902447/substitutivo_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902511/substitutivo_no_05-2025_-_projeto_de_lei_executivo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902512/substitutivo_no_06-2025_-_projeto_de_lei_executivo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902513/substitutivo_no_07-2025_-_projeto_de_lei_executivo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902514/substitutivo_no_08-2025_-_projeto_de_lei_executivo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902533/substitutivo_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902568/substitutivo_no_10-2025_-_projeto_de_lei_34-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902569/substitutivo_no_11-2025_-_projeto_de_lei_complementar_50-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902380/correspondencia_do_poder_executivo_municipal_no_1_de_2025_-_oficio_66-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902381/correspondencia_do_poder_executivo_municipal_no_2_de_2025_-_oficio_67_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902382/correspondencia_do_poder_executivo_municipal_no_3_de_2025_-_oficio_99_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902383/correspondencia_do_poder_executivo_municipal_no_4_de_2025_-_oficio_100_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902384/correspondencia_do_poder_executivo_municipal_no_5_de_2025_-_oficio_101_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902385/correspondencia_do_poder_executivo_municipal_no_6_de_2025_-_oficio_102_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902386/correspondencia_do_poder_executivo_municipal_no_7_de_2025_-_oficio_103_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902387/correspondencia_do_poder_executivo_municipal_no_8_de_2025_-_oficio_104_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902388/correspondencia_do_poder_executivo_municipal_no_9_de_2025_-_oficio_105_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902389/correspondencia_do_poder_executivo_municipal_no_10_de_2025_-_oficio_106_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902390/correspondencia_do_poder_executivo_municipal_no_11_de_2025_-_oficio_107_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902391/correspondencia_do_poder_executivo_municipal_no_12_de_2025_-_oficio_108_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902392/correspondencia_do_poder_executivo_municipal_no_13_de_2025_-_oficio_109_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902393/correspondencia_do_poder_executivo_municipal_no_14_de_2025_-_oficio_110_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902394/correspondencia_do_poder_executivo_municipal_no_15_de_2025_-_oficio_111_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902395/correspondencia_do_poder_executivo_municipal_no_16_de_2025_-_oficio_118_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902396/correspondencia_do_poder_executivo_municipal_no_17_de_2025_-_oficio_119_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902397/correspondencia_do_poder_executivo_municipal_no_18_de_2025_-_oficio_120_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902398/correspondencia_do_poder_executivo_municipal_no_19_de_2025_-_oficio_121_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902399/correspondencia_do_poder_executivo_municipal_no_20_de_2025_-_oficio_122_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902400/correspondencia_do_poder_executivo_municipal_no_21_de_2025_-_oficio_123_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902417/correspondencia_do_poder_executivo_municipal_no_22_de_2025_-_oficio_128_2025-1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902418/correspondencia_do_poder_executivo_municipal_no_23_de_2025_-_oficio_130_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902419/correspondencia_do_poder_executivo_municipal_no_24_de_2025_-_oficio_131_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902420/correspondencia_do_poder_executivo_municipal_no_25_de_2025_-_oficio_132_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902421/correspondencia_do_poder_executivo_municipal_no_26_de_2025_-_oficio_133_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902422/correspondencia_do_poder_executivo_municipal_no_27_de_2025_-_oficio_134_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902423/correspondencia_do_poder_executivo_municipal_no_28_de_2025_-_oficio_135_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902425/correspondencia_do_poder_executivo_municipal_no_29_de_2025_-_oficio_143_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902426/correspondencia_do_poder_executivo_municipal_no_30_de_2025_-_oficio_144_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902427/correspondencia_do_poder_executivo_municipal_no_31_de_2025_-_oficio_145_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902428/correspondencia_do_poder_executivo_municipal_no_32_de_2025_-_oficio_146-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902443/correspondencia_do_poder_executivo_municipal_no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902444/correspondencia_do_poder_executivo_municipal_no_34_de_2025_-_oficio_154_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902448/correspondencia_do_poder_executivo_municipal_no_35_de_2025_-_oficio_009-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902449/correspondencia_do_poder_executivo_municipal_no_36_de_2025_-_oficio_186_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902451/correspondencia_do_poder_executivo_municipal_no_37_de_2025_-_oficio_167_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902452/correspondencia_do_poder_executivo_municipal_no_38_de_2025_-_oficio_168_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902453/correspondencia_do_poder_executivo_municipal_no_39_de_2025_-_oficio_169_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902454/correspondencia_do_poder_executivo_municipal_no_40_de_2025_-_oficio_170_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902455/correspondencia_do_poder_executivo_municipal_no_41_de_2025_-_oficio_171_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902456/correspondencia_do_poder_executivo_municipal_no_42_de_2025_-_oficio_173_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902457/correspondencia_do_poder_executivo_municipal_no_43_de_2025_-_oficio_174_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902458/correspondencia_do_poder_executivo_municipal_no_44_de_2025_-_oficio_175_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902459/correspondencia_do_poder_executivo_municipal_no_45_de_2025_-_oficio_176_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902460/correspondencia_do_poder_executivo_municipal_no_46_de_2025_-_oficio_177_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902461/correspondencia_do_poder_executivo_municipal_no_47_de_2025_-_oficio_178_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902462/correspondencia_do_poder_executivo_municipal_no_48_de_2025_-_oficio_179_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902463/correspondencia_do_poder_executivo_municipal_no_49_de_2025_-_oficio_180_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902464/correspondencia_do_poder_executivo_municipal_no_50_de_2025_-_oficio_183_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902466/correspondencia_do_poder_executivo_municipal_no_51_de_2025_-_oficio_190_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902467/correspondencia_do_poder_executivo_municipal_no_52_de_2025_-_oficio_191_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902469/correspondencia_do_poder_executivo_municipal_no_53_de_2025_-_oficio_194.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902472/correspondencia_do_poder_executivo_municipal_no_54_de_2025_-_oficio_037_-_smds.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902476/correspondencia_do_poder_executivo_municipal_no_55_de_2025_-_oficios_215_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902477/correspondencia_do_poder_executivo_municipal_no_56_de_2025_-_oficios_218_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902478/correspondencia_do_poder_executivo_municipal_no_57_de_2025_-_oficios_219_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902479/correspondencia_do_poder_executivo_municipal_no_58_de_2025_-_oficios_220_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902480/correspondencia_do_poder_executivo_municipal_no_59_de_2025_-_oficios_221_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902481/correspondencia_do_poder_executivo_municipal_no_60_de_2025_-_oficio_213_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902483/correspondencia_do_poder_executivo_municipal_no_61_de_2025_-_oficios_181_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902495/correspondencia_do_poder_executivo_municipal_no_62_de_2025_-_oficio_271_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902496/correspondencia_do_poder_executivo_municipal_no_63_de_2025__-_oficio_272_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902497/correspondencia_do_poder_executivo_municipal_no_64_de_2025_-_oficio_276_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902498/correspondencia_do_poder_executivo_municipal_no_65_de_2025_-_oficio_283_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902499/correspondencia_do_poder_executivo_municipal_no_66_de_2025_-_oficio_284_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902500/correspondencia_do_poder_executivo_municipal_no_67_de_2025_-_oficio_285_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902501/projeto_de_lei_do_executivo_no_17_de_2025_-_oficio_303.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902503/projeto_de_lei_do_executivo_no_18_de_2025_-_oficio_304.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902505/projeto_de_lei_do_executivo_no_19_de_2025_-_oficio_305.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902507/correspondencia_do_poder_executivo_municipal_no_71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902509/correspondencia_do_poder_executivo_municipal_no_72_de_2025_-_oficio_307-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902515/correspondencia_do_poder_executivo_municipal_no_73_de_2025_-_oficios_308_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902516/correspondencia_do_poder_executivo_municipal_no_74_de_2025_-_oficios_337_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902518/correspondencia_do_poder_executivo_municipal_no_75_de_2025_-_oficios_346_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902519/correspondencia_do_poder_executivo_municipal_no_76_de_2025_-_oficios_358_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902526/correspondencia_do_poder_executivo_municipal_no_77_de_2025_-_oficios_407_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902531/correspondencia_do_poder_executivo_municipal_no_78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902537/correspondencia_do_poder_executivo_municipal_no_79_de_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902539/correspondencia_do_poder_executivo_municipal_no_80_de_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902541/correspondencia_do_poder_executivo_municipal_no_81_de_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902543/correspondencia_do_poder_executivo_municipal_no_82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902545/correspondencia_do_poder_executivo_municipal_no_83_de_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902547/correspondencia_do_poder_executivo_municipal_no_84_de_2025_-_oficios_462_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902549/correspondencia_do_poder_executivo_municipal_no_85_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902551/correspondencia_do_poder_executivo_municipal_no_86_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902554/correspondencia_do_poder_executivo_municipal_no_87_de_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902555/correspondencia_do_poder_executivo_municipal_no_88_de_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902556/correspondencia_do_poder_executivo_municipal_no_89_de_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902558/correspondencia_do_poder_executivo_municipal_no_90_de_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902559/correspondencia_do_poder_executivo_municipal_no_91_de_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902562/correspondencia_do_poder_executivo_municipal_no_92_de_2025_-_oficios_493_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902567/correspondencia_do_poder_executivo_municipal_no_93_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902570/correspondencia_do_poder_executivo_municipal_no_94_de_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902576/correspondencia_do_poder_executivo_municipal_no_95_de_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902580/correspondencia_do_poder_executivo_municipal_no_96_de_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902581/correspondencia_do_poder_executivo_municipal_no_97_de_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902598/correspondencia_do_poder_executivo_municipal_no_98_de_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902471/municipio_sp_3515657_2025_041.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902582/emenda_no_1_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902583/emenda_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902584/emenda_no_3_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902585/emenda_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902586/emenda_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902587/emenda_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902588/emenda_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902589/emenda_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902590/emenda_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902594/emenda_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902322/indicacoes_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902324/indicacoes_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902325/indicacoes_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902326/indicacoes_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902327/indicacoes_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902328/indicacoes_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902329/indicacoes_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902330/indicacoes_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902332/indicacoes_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902334/indicacoes_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902336/indicacoes_no_11_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902337/indicacoes_no_12_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902338/indicacoes_no_13_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902340/indicacoes_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902341/indicacoes_no_15_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902349/indicacoes_no_16_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902350/indicacoes_no_17_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902351/indicacoes_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902352/indicacoes_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902353/indicacoes_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902354/indicacoes_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902355/indicacoes_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902356/indicacoes_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902357/indicacoes_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902358/indicacoes_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902364/indicacoes_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902365/indicacoes_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902371/indicacoes_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902372/indicacoes_no_29_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902376/indicacoes_no_30_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902377/indicacoes_no_31_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902378/indicacoes_no_32_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902379/indicacoes_no_33_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902403/indicacoes_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902404/indicacoes_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902405/indicacoes_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902406/indicacoes_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902407/indicacoes_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902408/indicacoes_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902409/indicacoes_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902410/indicacoes_no_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902429/indicacoes_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902430/indicacoes_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902432/indicacoes_no_44_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902435/indicacoes_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902438/indicacoes_no_46_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902439/indicacoes_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902474/indicacoes_no_48_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902475/indicacao_no_49-2025_vereador_daniel_ferratto_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902485/indicacoes_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902486/indicacoes_no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902487/indicacao_no_52-2025_vereador_delei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902494/indicacoes_no_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902521/indicacoes_no_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902522/indicacoes_no_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902523/indicacoes_no_56_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902524/indicacoes_no_57_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902525/indicacoes_no_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902534/indicacoes_no_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902572/indicacoes_no_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902573/indicacoes_no_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902575/indicacoes_no_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902595/indicacoes_no_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902596/indicacoes_no_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902344/mocoes_no_1_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902431/mocoes_no_2_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902536/projeto_de_decreto_legislativo_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902574/projeto_de_decreto_legislativo_no_2_de_2025_denominacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902323/projeto_de_lei_no_1_de_2025_-_vereadora_karina_tanganelli.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902345/projeto_de_lei_no_2_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902359/projeto_de_lei_03-2025_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902411/projeto_de_lei_no_4_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902445/projeto_de_lei_no_5_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902492/projeto_de_lei_no_6_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902529/projeto_de_lei_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902530/projeto_de_lei_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902535/projeto_de_lei_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902591/projeto_de_lei_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902550/projeto_de_lei_complementar_do_executivo_no_49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902552/projeto_de_lei_complementar_do_executivo_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902318/projeto_de_lei_do_executivo_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902319/projeto_de_lei_do_executivo_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902320/projeto_de_lei_do_executivo_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902321/projeto_de_lei_do_executivo_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902339/projeto_de_lei_do_executivo_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902335/projeto_de_lei_do_executivo_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902342/projeto_de_lei_do_executivo_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902343/projeto_de_lei_do_executivo_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902370/projeto_de_lei_do_executivo_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902402/projeto_de_lei_do_executivo_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902424/projeto_de_lei_do_executivo_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902441/projeto_de_lei_do_executivo_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902442/projeto_de_lei_do_executivo_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902450/projeto_de_lei_do_executivo_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902470/projeto_de_lei_do_executivo_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902482/projeto_de_lei_do_executivo_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902502/projeto_de_lei_do_executivo_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902504/projeto_de_lei_do_executivo_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902506/projeto_de_lei_do_executivo_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902508/projeto_de_lei_do_executivo_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902510/projeto_de_lei_do_executivo_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902517/projeto_de_lei_do_executivo_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902520/projeto_de_lei_do_executivo_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902527/projeto_de_lei_do_executivo_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902532/projeto_de_lei_do_executivo_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902538/projeto_de_lei_do_executivo_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902540/projeto_de_lei_do_executivo_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902542/projeto_de_lei_do_executivo_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902544/projeto_de_lei_do_executivo_no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902546/projeto_de_lei_do_executivo_no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902548/projeto_de_lei_do_executivo_no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902553/projeto_de_lei_do_executivo_no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902557/projeto_de_lei_do_executivo_no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902560/projeto_de_lei_do_executivo_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902563/projeto_de_lei_do_executivo_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902571/projeto_de_lei_do_executivo_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902577/projeto_de_lei_do_executivo_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902592/projeto_de_lei_do_executivo_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902593/projeto_de_lei_do_executivo_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902440/projeto_de_resolucao_no_1_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902528/projeto_de_resolucao_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902331/requerimentos_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902333/requerimentos_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902346/requerimentos_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902360/requerimentos_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902361/requerimentos_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902362/requerimentos_no_6_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902363/requerimentos_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902366/requerimentos_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902367/requerimentos_no_9_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902369/requerimentos_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902373/requerimentos_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902374/requerimentos_no_12_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902375/requerimentos_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902437/requerimentos_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902465/requerimentos_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902484/requerimentos_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902488/requerimentos_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902489/requerimentos_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902490/requerimentos_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902491/requerimentos_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902493/requerimentos_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902565/requerimentos_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902566/requerimentos_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902579/requerimentos_no_24_de_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902597/requerimentos_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902347/substitutivo_no_01-2025_v3.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902348/substitutivo_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902412/substitutivo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902447/substitutivo_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902511/substitutivo_no_05-2025_-_projeto_de_lei_executivo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902512/substitutivo_no_06-2025_-_projeto_de_lei_executivo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902513/substitutivo_no_07-2025_-_projeto_de_lei_executivo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902514/substitutivo_no_08-2025_-_projeto_de_lei_executivo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902533/substitutivo_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902568/substitutivo_no_10-2025_-_projeto_de_lei_34-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902569/substitutivo_no_11-2025_-_projeto_de_lei_complementar_50-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902380/correspondencia_do_poder_executivo_municipal_no_1_de_2025_-_oficio_66-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902381/correspondencia_do_poder_executivo_municipal_no_2_de_2025_-_oficio_67_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902382/correspondencia_do_poder_executivo_municipal_no_3_de_2025_-_oficio_99_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902383/correspondencia_do_poder_executivo_municipal_no_4_de_2025_-_oficio_100_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902384/correspondencia_do_poder_executivo_municipal_no_5_de_2025_-_oficio_101_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902385/correspondencia_do_poder_executivo_municipal_no_6_de_2025_-_oficio_102_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902386/correspondencia_do_poder_executivo_municipal_no_7_de_2025_-_oficio_103_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902387/correspondencia_do_poder_executivo_municipal_no_8_de_2025_-_oficio_104_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902388/correspondencia_do_poder_executivo_municipal_no_9_de_2025_-_oficio_105_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902389/correspondencia_do_poder_executivo_municipal_no_10_de_2025_-_oficio_106_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902390/correspondencia_do_poder_executivo_municipal_no_11_de_2025_-_oficio_107_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902391/correspondencia_do_poder_executivo_municipal_no_12_de_2025_-_oficio_108_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902392/correspondencia_do_poder_executivo_municipal_no_13_de_2025_-_oficio_109_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902393/correspondencia_do_poder_executivo_municipal_no_14_de_2025_-_oficio_110_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902394/correspondencia_do_poder_executivo_municipal_no_15_de_2025_-_oficio_111_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902395/correspondencia_do_poder_executivo_municipal_no_16_de_2025_-_oficio_118_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902396/correspondencia_do_poder_executivo_municipal_no_17_de_2025_-_oficio_119_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902397/correspondencia_do_poder_executivo_municipal_no_18_de_2025_-_oficio_120_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902398/correspondencia_do_poder_executivo_municipal_no_19_de_2025_-_oficio_121_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902399/correspondencia_do_poder_executivo_municipal_no_20_de_2025_-_oficio_122_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902400/correspondencia_do_poder_executivo_municipal_no_21_de_2025_-_oficio_123_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902417/correspondencia_do_poder_executivo_municipal_no_22_de_2025_-_oficio_128_2025-1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902418/correspondencia_do_poder_executivo_municipal_no_23_de_2025_-_oficio_130_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902419/correspondencia_do_poder_executivo_municipal_no_24_de_2025_-_oficio_131_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902420/correspondencia_do_poder_executivo_municipal_no_25_de_2025_-_oficio_132_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902421/correspondencia_do_poder_executivo_municipal_no_26_de_2025_-_oficio_133_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902422/correspondencia_do_poder_executivo_municipal_no_27_de_2025_-_oficio_134_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902423/correspondencia_do_poder_executivo_municipal_no_28_de_2025_-_oficio_135_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902425/correspondencia_do_poder_executivo_municipal_no_29_de_2025_-_oficio_143_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902426/correspondencia_do_poder_executivo_municipal_no_30_de_2025_-_oficio_144_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902427/correspondencia_do_poder_executivo_municipal_no_31_de_2025_-_oficio_145_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902428/correspondencia_do_poder_executivo_municipal_no_32_de_2025_-_oficio_146-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902443/correspondencia_do_poder_executivo_municipal_no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902444/correspondencia_do_poder_executivo_municipal_no_34_de_2025_-_oficio_154_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902448/correspondencia_do_poder_executivo_municipal_no_35_de_2025_-_oficio_009-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902449/correspondencia_do_poder_executivo_municipal_no_36_de_2025_-_oficio_186_2025_v2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902451/correspondencia_do_poder_executivo_municipal_no_37_de_2025_-_oficio_167_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902452/correspondencia_do_poder_executivo_municipal_no_38_de_2025_-_oficio_168_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902453/correspondencia_do_poder_executivo_municipal_no_39_de_2025_-_oficio_169_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902454/correspondencia_do_poder_executivo_municipal_no_40_de_2025_-_oficio_170_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902455/correspondencia_do_poder_executivo_municipal_no_41_de_2025_-_oficio_171_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902456/correspondencia_do_poder_executivo_municipal_no_42_de_2025_-_oficio_173_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902457/correspondencia_do_poder_executivo_municipal_no_43_de_2025_-_oficio_174_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902458/correspondencia_do_poder_executivo_municipal_no_44_de_2025_-_oficio_175_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902459/correspondencia_do_poder_executivo_municipal_no_45_de_2025_-_oficio_176_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902460/correspondencia_do_poder_executivo_municipal_no_46_de_2025_-_oficio_177_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902461/correspondencia_do_poder_executivo_municipal_no_47_de_2025_-_oficio_178_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902462/correspondencia_do_poder_executivo_municipal_no_48_de_2025_-_oficio_179_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902463/correspondencia_do_poder_executivo_municipal_no_49_de_2025_-_oficio_180_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902464/correspondencia_do_poder_executivo_municipal_no_50_de_2025_-_oficio_183_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902466/correspondencia_do_poder_executivo_municipal_no_51_de_2025_-_oficio_190_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902467/correspondencia_do_poder_executivo_municipal_no_52_de_2025_-_oficio_191_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902469/correspondencia_do_poder_executivo_municipal_no_53_de_2025_-_oficio_194.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902472/correspondencia_do_poder_executivo_municipal_no_54_de_2025_-_oficio_037_-_smds.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902476/correspondencia_do_poder_executivo_municipal_no_55_de_2025_-_oficios_215_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902477/correspondencia_do_poder_executivo_municipal_no_56_de_2025_-_oficios_218_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902478/correspondencia_do_poder_executivo_municipal_no_57_de_2025_-_oficios_219_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902479/correspondencia_do_poder_executivo_municipal_no_58_de_2025_-_oficios_220_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902480/correspondencia_do_poder_executivo_municipal_no_59_de_2025_-_oficios_221_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902481/correspondencia_do_poder_executivo_municipal_no_60_de_2025_-_oficio_213_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902483/correspondencia_do_poder_executivo_municipal_no_61_de_2025_-_oficios_181_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902495/correspondencia_do_poder_executivo_municipal_no_62_de_2025_-_oficio_271_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902496/correspondencia_do_poder_executivo_municipal_no_63_de_2025__-_oficio_272_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902497/correspondencia_do_poder_executivo_municipal_no_64_de_2025_-_oficio_276_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902498/correspondencia_do_poder_executivo_municipal_no_65_de_2025_-_oficio_283_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902499/correspondencia_do_poder_executivo_municipal_no_66_de_2025_-_oficio_284_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902500/correspondencia_do_poder_executivo_municipal_no_67_de_2025_-_oficio_285_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902501/projeto_de_lei_do_executivo_no_17_de_2025_-_oficio_303.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902503/projeto_de_lei_do_executivo_no_18_de_2025_-_oficio_304.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902505/projeto_de_lei_do_executivo_no_19_de_2025_-_oficio_305.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902507/correspondencia_do_poder_executivo_municipal_no_71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902509/correspondencia_do_poder_executivo_municipal_no_72_de_2025_-_oficio_307-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902515/correspondencia_do_poder_executivo_municipal_no_73_de_2025_-_oficios_308_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902516/correspondencia_do_poder_executivo_municipal_no_74_de_2025_-_oficios_337_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902518/correspondencia_do_poder_executivo_municipal_no_75_de_2025_-_oficios_346_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902519/correspondencia_do_poder_executivo_municipal_no_76_de_2025_-_oficios_358_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902526/correspondencia_do_poder_executivo_municipal_no_77_de_2025_-_oficios_407_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902531/correspondencia_do_poder_executivo_municipal_no_78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902537/correspondencia_do_poder_executivo_municipal_no_79_de_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902539/correspondencia_do_poder_executivo_municipal_no_80_de_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902541/correspondencia_do_poder_executivo_municipal_no_81_de_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902543/correspondencia_do_poder_executivo_municipal_no_82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902545/correspondencia_do_poder_executivo_municipal_no_83_de_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902547/correspondencia_do_poder_executivo_municipal_no_84_de_2025_-_oficios_462_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902549/correspondencia_do_poder_executivo_municipal_no_85_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902551/correspondencia_do_poder_executivo_municipal_no_86_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902554/correspondencia_do_poder_executivo_municipal_no_87_de_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902555/correspondencia_do_poder_executivo_municipal_no_88_de_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902556/correspondencia_do_poder_executivo_municipal_no_89_de_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902558/correspondencia_do_poder_executivo_municipal_no_90_de_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902559/correspondencia_do_poder_executivo_municipal_no_91_de_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902562/correspondencia_do_poder_executivo_municipal_no_92_de_2025_-_oficios_493_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902567/correspondencia_do_poder_executivo_municipal_no_93_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902570/correspondencia_do_poder_executivo_municipal_no_94_de_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902576/correspondencia_do_poder_executivo_municipal_no_95_de_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902580/correspondencia_do_poder_executivo_municipal_no_96_de_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902581/correspondencia_do_poder_executivo_municipal_no_97_de_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902598/correspondencia_do_poder_executivo_municipal_no_98_de_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2025/902471/municipio_sp_3515657_2025_041.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="130" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>