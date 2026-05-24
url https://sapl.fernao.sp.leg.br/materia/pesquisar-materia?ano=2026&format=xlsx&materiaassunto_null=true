--- v0 (2026-02-21)
+++ v1 (2026-05-24)
@@ -10,534 +10,1488 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1079" uniqueCount="479">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>902616</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902616/emenda_01-2026_assinado.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902616/emenda_01-2026_assinado.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DA ESPÉCIE NORMATIVA DO PROJETO DE LEI COMPLEMENTAR Nº 49/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>902632</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902632/emenda_02-2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902632/emenda_02-2026.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI DO EXECUTIVO Nº 08/2026.</t>
   </si>
   <si>
+    <t>902660</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>DANIEL FERRATTO</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902660/emenda_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 10/2025 DE AUTORIA DO VEREADOR DANIEL FERRATTO, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DO ESTOQUE DE MEDICAMENTOS DISPONÍVEIS NA REDE MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
     <t>902628</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>GERÔNIMO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902628/indicacoes_no_1_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902628/indicacoes_no_1_de_2026.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE GRADE DE PROTEÇÃO EM BOCA DE LOBO LOCALIZADA NA RUA JOÃO ALVES MIRA, ESQUINA COM A RUA ANTONIO CABETTE, NO MUNICÍPIO DE FERNÃO.</t>
   </si>
   <si>
     <t>902629</t>
   </si>
   <si>
     <t>KARINA TANGANELLI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902629/indicacoes_no_2_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902629/indicacoes_no_2_de_2026.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MANUTENÇÃO NO TELHADO DA ACADEMIA DA CASA DE VIDRO, EM RAZÃO DE DANOS CAUSADOS PELAS RECENTES CHUVAS.</t>
   </si>
   <si>
     <t>902634</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>DELEI</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902634/indicacao_no_03-2026_vereador_delei_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902634/indicacao_no_03-2026_vereador_delei_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL DETERMINAR A DIVULGAÇÃO DAS REGRAS DE DESCONTO DO VALE-ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>902635</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902635/indicacao_no_04-2026_vereador_geronimo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902635/indicacao_no_04-2026_vereador_geronimo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL ESTUDOS PARA PAGAMENTO RETROATIVO DE VANTAGENS DOS SERVIDORES PÚBLICOS MUNICIPAIS CONFORME AUTORIZADO PELA LEI COMPLEMENTAR FEDERAL Nº 226/2026.</t>
   </si>
   <si>
     <t>902636</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902636/indicacao_no_05-2026_vereador_geronimo.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902636/indicacao_no_05-2026_vereador_geronimo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS QUANTO AO CONTROLE E FISCALIZAÇÃO DE CÃES EM SITUAÇÃO DE RUA QUE OFEREÇAM RISCO À POPULAÇÃO.</t>
   </si>
   <si>
+    <t>902647</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902647/indicacoes_no_6_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902648</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902648/indicacoes_no_7_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE A AMPLIAÇÃO DO HORÁRIO DE FUNCIONAMENTO DA ACADEMIA DA SAÚDE PARA PERÍODO INTEGRAL.</t>
+  </si>
+  <si>
+    <t>902649</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902649/indicacoes_no_8_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ADICIONAL DE INSALUBRIDADE ÀS COZINHEIRAS/MERENDEIRAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>902653</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>SAMUEL PASTRI</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902653/indicacoes_no_9_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE INTERNET GRATUITA (WI-FI) EM PRAÇAS PÚBLICAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902658</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902658/indicacoes_no_10_de_2026_v3.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PODER EXECUTIVO MUNICIPAL O ENCAMINHAMENTO DE PROJETO DE LEI ALTERANDO A LEGISLAÇÃO MUNICIPAL DO VALE-ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>902659</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902659/indicacoes_no_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>902662</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902662/indicacoes_no_12_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PODER EXECUTIVO A REVISÃO DA LEI MUNICIPAL Nº 700/2013, VISANDO POSSIBILITAR O PAGAMENTO DO BENEFÍCIO DE VALE-ALIMENTAÇÃO EM PECÚNIA AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>902663</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902663/indicacoes_no_13_de_2026_v2.pdf</t>
+  </si>
+  <si>
+    <t>SUGERINDO AO PREFEITO QUE REALIZE ESTUDOS VISANDO MELHORIA NO TREVO DE ACESSO AO BAIRRO CAIC E AO POÇO DE PEDRA</t>
+  </si>
+  <si>
+    <t>902664</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>PATOTA</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902664/indicacoes_no_14_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE COBERTURA NA ENTRADA DO CENTRO DE CONVIVÊNCIA DO IDOSO – CCI.</t>
+  </si>
+  <si>
+    <t>902676</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902676/indicacoes_no_15_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED EM ESPAÇO PÚBLICO LOCALIZADO AO LADO DA ACADEMIA, NA RUA JOSÉ BONIFÁCIO.</t>
+  </si>
+  <si>
+    <t>902677</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902677/indicacoes_no_16_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE NOVOS APARELHOS DE MUSCULAÇÃO PARA A ACADEMIA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>902686</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902686/indicacoes_no_17_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LEVANTAMENTO TÉCNICO E ESTUDO DETALHADO VISANDO IDENTIFICAR POSSÍVEIS DEFASAGENS SALARIAIS DE SERVIDORES PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>902687</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902687/indicacoes_no_18_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE GRATIFICAÇÃO VERTICAL POR QUALIFICAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>902688</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902688/indicacoes_no_19_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE BARRACÃO NO DISTRITO INDUSTRIAL PARA FUTURA CESSÃO DE USO A EMPRESAS.</t>
+  </si>
+  <si>
+    <t>902689</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902689/indicacoes_no_20_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ANTECIPAÇÃO DO HORÁRIO DE COLETA DE SANGUE PARA AS 06H00.</t>
+  </si>
+  <si>
+    <t>902690</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902690/indicacoes_no_21_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE COBERTURA METÁLICA E GRADIL DE PROTEÇÃO EM ÁREA EXTERNA DE CRECHE MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>902691</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902691/indicacoes_no_22_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A MANUTENÇÃO DOS BANHEIROS DA RODOVIÁRIA MUNICIPAL ABERTOS AO PÚBLICO DURANTE OS HORÁRIOS DE FUNCIONAMENTO E CIRCULAÇÃO DE PASSAGEIROS.</t>
+  </si>
+  <si>
+    <t>902702</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902702/indicacoes_no_23_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA DO EXECUTIVO MUNICIPAL ENCAMINHAMENTO DE PROJETO DE LEI VISANDO À SUBSTITUIÇÃO DO QUINQUÊNIO PELO ANUÊNIO.</t>
+  </si>
+  <si>
+    <t>902719</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902719/indicacoes_no_24_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SISTEMA DE PAGAMENTO DE PLANTÕES MÉDICOS POR ESPECIALIDADE, CONFORME DEMANDA DA FILA DE ESPERA.</t>
+  </si>
+  <si>
+    <t>902720</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902720/indicacoes_no_25_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A CONCESSÃO DE GRATIFICAÇÃO AOS MOTORISTAS QUE REALIZAM SERVIÇOS FORA DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902721</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902721/indicacoes_no_26_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PARQUINHO INFANTIL COM BRINQUEDOS NA ÁREA DA ANTIGA FEPASA.</t>
+  </si>
+  <si>
+    <t>902735</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902735/indicacoes_no_27_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A INSTALAÇÃO DE LOMBADA E SINALIZAÇÃO HORIZONTAL NA RUA SETE DE SETEMBRO, NAS PROXIMIDADES DO PARQUINHO INFANTIL.</t>
+  </si>
+  <si>
+    <t>902736</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902736/indicacoes_no_28_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A INSTALAÇÃO DE PORTA NA SALA DE IOGA DA ACADEMIA MUNICIPAL LOCALIZADA NA CASA DE VIDRO.</t>
+  </si>
+  <si>
+    <t>902741</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902741/indicacoes_no_29_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ESTUDOS PARA MUDANÇA DE LOCAL DA BALANÇA DE PESAGEM DE CAMINHÕES PRÓXIMA AO POSTO DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>902742</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902742/indicacoes_no_30_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA LIMPEZA E ROÇADA ÀS MARGENS DA ESTRADA VICINAL NO BAIRRO CAIC.</t>
+  </si>
+  <si>
+    <t>902743</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902743/indicacoes_no_31_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A CRIAÇÃO DE SISTEMA RECORRENTE DE ANÁLISE DE PACIENTES QUE AGUARDAM EXAMES ESPECIALIZADOS E CUSTEIO DE EXAMES URGENTES PELO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902744</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902744/indicacoes_no_32_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A DISPONIBILIZAÇÃO DE MOTORISTA DE PLANTÃO/SOBREAVISO PARA ATENDIMENTO DAS DEMANDAS EMERGENCIAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902745</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902745/indicacoes_no_33_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE ESTUDOS PARA ADOÇÃO DE GRATIFICAÇÃO MENSAL CONTÍNUA AOS INTEGRANTES DA BRIGADA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>902747</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902747/indicacoes_no_34_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INSTALAÇÃO DE PONTO DE ÔNIBUS COM COBERTURA PARA ESTUDANTES.</t>
+  </si>
+  <si>
     <t>902641</t>
   </si>
   <si>
     <t>MOCAO</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>SAMUEL PASTRI, ALEMÃO, DANIEL FERRATTO, DELEI, DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, KARINA TANGANELLI, NADO, PATOTA</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902641/mocoes_no_1_de_2026_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902641/mocoes_no_1_de_2026_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SERVIDORES DA BRIGADA DE INCÊNDIO DO MUNICÍPIO.</t>
   </si>
   <si>
+    <t>902650</t>
+  </si>
+  <si>
+    <t>ALEMÃO, DANIEL FERRATTO, DELEI, DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, KARINA TANGANELLI, NADO, PATOTA, SAMUEL PASTRI</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902650/mocoes_no_2_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DE LUIZ GUSTAVO NEVES VENEZIANI, PELO SEU FALECIMENTO.</t>
+  </si>
+  <si>
+    <t>902704</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902704/mocoes_no_3_de_2026_v2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DE JOSÉ CARLOS MARQUES, PELO SEU FALECIMENTO.</t>
+  </si>
+  <si>
     <t>902633</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO </t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902633/parecer_das_contas_da_prefeitura_de_fernao_exercicio_de_2023.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902633/parecer_das_contas_da_prefeitura_de_fernao_exercicio_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO REFERENTE AO EXERCÍCIO DE 2023 - PARECER TC-003998.989.23-0</t>
   </si>
   <si>
+    <t>902695</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>COFC - COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902695/parecer_financas_parecer_16-2026_contas_da_prefeitura_exercicio_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE FERNÃO, EXERCÍCIO DE 2023</t>
+  </si>
+  <si>
+    <t>902707</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902707/projeto_de_decreto_legislativo_no_2_de_2026_denominacao_clube_recreativo_v2.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO DE CENTRO DE CONVENÇÕES LUIZ GUSTAVO NEVES VENEZIANI A PRÉDIO PÚBLICO MUNICIPAL, SEM DENOMINAÇÃO OFICIAL.</t>
+  </si>
+  <si>
     <t>902624</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902624/projeto_de_lei_01-2026_reajuste_salarial_-_servidores_camara.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902624/projeto_de_lei_01-2026_reajuste_salarial_-_servidores_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE FERNÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902625</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902625/projeto_de_lei_no_2_de_2026_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902625/projeto_de_lei_no_2_de_2026_v2.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL, DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902640</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902640/projeto_de_lei_no_3_de_2026_revogacao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902640/projeto_de_lei_no_3_de_2026_revogacao.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 2º DA LEI MUNICIPAL Nº 1.178, DE 06 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>902603</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>EBER ROGERIO ASSIS</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902603/projeto_de_lei_do_executivo_no_1_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902603/projeto_de_lei_do_executivo_no_1_de_2026.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE FERNÃO, A LEI FEDERAL N.º 13.460, DE 26 DE JUNHO DE 2017, CRIA O_x000D_
 CONSELHO MUNICIPAL DE USUÁRIOS DOS SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902605</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902605/projeto_de_lei_do_executivo_no_2_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902605/projeto_de_lei_do_executivo_no_2_de_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À CASA DE AMPARO E PROTEÇÃO À CRIANÇA DE DUARTINA – CASA ABRIGO NOSSO LAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902607</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902607/projeto_de_lei_do_executivo_no_3_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902607/projeto_de_lei_do_executivo_no_3_de_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902608</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902608/projeto_de_lei_do_executivo_no_4_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902608/projeto_de_lei_do_executivo_no_4_de_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À IRMANDADE BENEFICENTE SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902613</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902613/projeto_de_lei_do_executivo_no_5_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902613/projeto_de_lei_do_executivo_no_5_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA VAGA PARA O CARGO EFETIVO DE PSICÓLOGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902615</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902615/projeto_de_lei_do_executivo_no_6_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902615/projeto_de_lei_do_executivo_no_6_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES, DIRETRIZES AO PPA 2026/2029, LDO PARA 2026, E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902618</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902618/projeto_de_lei_do_executivo_no_7_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902618/projeto_de_lei_do_executivo_no_7_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2026 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>902621</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902621/projeto_de_lei_do_executivo_no_8_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902621/projeto_de_lei_do_executivo_no_8_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AO FUNCIONALISMO MUNICIPAL ATIVO, INATIVO, PENSIONISTA, EFETIVO, COMISSIONADO E QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902622</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902622/projeto_de_lei_do_executivo_no_9_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902622/projeto_de_lei_do_executivo_no_9_de_2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 5.º DO ARTIGO 34 DA LEI N.º 982/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902623</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902623/projeto_de_lei_do_executivo_no_10_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902623/projeto_de_lei_do_executivo_no_10_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2026 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
+    <t>902644</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902644/projeto_de_lei_do_executivo_no_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2026 E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>902667</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902667/projeto_lei_12_2026_-_diretoria_de_cultura_e_turismo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI 739, DE 09 DE MAIO DE 2014, E DA LEI Nº 855, DE 09 DE JANEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>902668</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902668/projeto_lei_13_2026_-_criacao_cargo_coordenador_do_cras.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EM COMISSÃO DE COORDENADOR DO CRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>902673</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902673/projeto_lei_14_2026_-_reenquadramento_encarregado_de_licitacoes.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA REFERÊNCIA SALARIAL DE CARGO DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>902675</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902675/projeto_lei_2026_15.pdf</t>
+  </si>
+  <si>
+    <t>902709</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902709/projeto_lei_2026_16_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>902738</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902738/projeto_lei_2026_17.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL AO ORÇAMENTO DE 2026 E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>902740</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902740/projeto_lei_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DE 2026 E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>902630</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>ALEMÃO, DANIEL FERRATTO, DELEI, DONIZETE FERNANDES DA SILVA, GERÔNIMO RODRIGUES, KARINA TANGANELLI, NADO, PATOTA, SAMUEL PASTRI</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902630/requerimento_n.o_01-2026_-_fumap_novo_v2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902630/requerimento_n.o_01-2026_-_fumap_novo_v2.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES E DOCUMENTOS À PRESIDENTE DO FUMAP ACERCA DA CARTEIRA DE INVESTIMENTOS DO FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO FUMAP DE FERNÃO.</t>
   </si>
   <si>
     <t>902637</t>
   </si>
   <si>
-    <t>DANIEL FERRATTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902637/requerimento_n.o_02-2026_-_plano_municipal_da_educao.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902637/requerimento_n.o_02-2026_-_plano_municipal_da_educao.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, PROVIDÊNCIAS PARA SUA CONTINUIDADE E ENCAMINHAMENTO DOS ÍNDICES EDUCACIONAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902638</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902638/requerimento_n.o_03-2026_-_pro_labore_.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902638/requerimento_n.o_03-2026_-_pro_labore_.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE INFORME SOBRE A POSSIBILIDADE DE CELEBRAR CONVÊNIO COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO, MEDIANTE ENVIO DE PROJETO DE LEI A ESTA CASA, PARA CONCESSÃO DE GRATIFICAÇÃO A TÍTULO DE PRÓ-LABORE AOS POLICIAIS MILITARES QUE ATUAREM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>902639</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902639/requerimento_n.o_04-2026_-_lei_descongela__.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902639/requerimento_n.o_04-2026_-_lei_descongela__.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO INFORMAÇÕES E PROVIDÊNCIAS ADMINISTRATIVAS ACERCA DA APLICAÇÃO DA LEI COMPLEMENTAR FEDERAL Nº 226/2026, REFERENTE AO RESTABELECIMENTO DA CONTAGEM DO TEMPO DE SERVIÇO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
+    <t>902642</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI Nº 10/2025 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DO ESTOQUE DE MEDICAMENTOS DISPONÍVEIS NA REDE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>902655</t>
+  </si>
+  <si>
+    <t>ALEMÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902655/requerimentos_no_6_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE A EXECUÇÃO DA EMENDA IMPOSITIVA DESTINADA À SUBSTITUIÇÃO E MODERNIZAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA PRAÇA SATILDE MOREIRA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>902656</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902656/requerimentos_no_7_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INFORMAÇÕES SOBRE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE AOS PROFISSIONAIS DE ENFERMAGEM E SERVENTE QUE ATUAM NA UNIDADE DE SAÚDE DA FAMÍLIA DO MUNICÍPIO DE FERNÃO.</t>
+  </si>
+  <si>
+    <t>902657</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902657/requerimentos_no_8_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA ENCAMINHAMENTO DE PROJETO DE LEI ALTERANDO A LEGISLAÇÃO MUNICIPAL DO VALE-ALIMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>902678</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902678/requerimentos_no_9_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA MODERNIZAÇÃO DA ILUMINAÇÃO DA PRAÇA CENTRAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902679</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902679/requerimentos_no_10_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL PARA SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA IMPLANTAÇÃO DE COBERTURA NA ENTRADA DO CENTRO DE CONVIVÊNCIA DO IDOSO (CCI).</t>
+  </si>
+  <si>
+    <t>902680</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902680/requerimentos_no_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA AQUISIÇÃO DE APARELHO DE ULTRASSOM PARA A REDE MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>902681</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902681/requerimentos_no_12_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE, VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDAS PARLAMENTARES IMPOSITIVAS AO ORÇAMENTO DE 2027, DESTINADAS À ÁREA DA SAÚDE.</t>
+  </si>
+  <si>
+    <t>902684</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902684/requerimentos_no_13_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA MANUTENÇÃO E MODERNIZAÇÃO DA QUADRA COBERTA LOCALIZADA NA RUA SALVADOR DIAS DE ALMEIDA.</t>
+  </si>
+  <si>
+    <t>902685</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902685/requerimentos_no_14_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA CONSTRUÇÃO DE ESPAÇO DESTINADO AO ATENDIMENTO VETERINÁRIO DE PEQUENOS ANIMAIS NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902692</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902692/requerimentos_no_15_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL QUANTO À AFIXAÇÃO DE QUADRO INFORMATIVO CONTENDO ESCALA E HORÁRIOS DOS MÉDICOS EM ATENDIMENTO NA UNIDADE DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902693</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902693/requerimentos_no_16_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE FILAS DE ESPERA PARA EXAMES E CONSULTAS ESPECIALIZADAS.</t>
+  </si>
+  <si>
+    <t>902694</t>
+  </si>
+  <si>
+    <t>DANIEL FERRATTO, DELEI</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902694/requerimentos_no_17_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL DETALHADAS ACERCA DO PROJETO DE LEI Nº 14/2026, QUE DISPÕE SOBRE A ALTERAÇÃO DA REFERÊNCIA SALARIAL DO CARGO DE ENCARREGADO DE LICITAÇÕES E CONTRATOS.</t>
+  </si>
+  <si>
+    <t>902697</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902697/requerimentos_no_18_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DAS PROVIDÊNCIAS ADOTADAS EM RELAÇÃO AOS APONTAMENTOS DO TRIBUNAL DE CONTAS REFERENTES À SEGURANÇA NO ESPAÇO ESCOLAR, CONSTANTES DAS CONTAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902698</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902698/requerimentos_no_19_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DA NECESSIDADE ATUAL DE SALAS DE AULA ADAPTADAS PARA ATENDIMENTO DE ALUNOS COM DEFICIÊNCIA OU NECESSIDADES ESPECÍFICAS NA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>902699</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902699/requerimentos_no_20_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DO CUMPRIMENTO DAS PROVIDÊNCIAS REFERENTES À FISCALIZAÇÃO ORDENADA REALIZADA PELO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO NO CENTRO EDUCACIONAL UM NOVO AMANHÃ.</t>
+  </si>
+  <si>
+    <t>902700</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902700/requerimentos_no_21_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DO PASSIVO JUDICIAL E DA SITUAÇÃO DOS PRECATÓRIOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902701</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902701/requerimentos_no_22_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DAS PROVIDÊNCIAS ADOTADAS QUANTO AOS APONTAMENTOS DO TRIBUNAL DE CONTAS REFERENTES À EXECUÇÃO DAS POLÍTICAS PÚBLICAS DA SAÚDE – EXERCÍCIO DE 2023.</t>
+  </si>
+  <si>
+    <t>902705</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902705/requerimentos_no_23_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA CONSTRUÇÃO DE QUADRA DE AREIA ESPORTIVA EM ÁREA PÚBLICA LOCALIZADA NA RUA SALVADOR DIAS DE ALMEIDA, ESQUINA COM RUA SEBASTIÃO ANDRÉ DA FONSECA.</t>
+  </si>
+  <si>
+    <t>902712</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902712/requerimentos_no_24_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA O PEDIDO CONSTANTE DO REQUERIMENTO Nº 11/2026 E SOLICITA INFORMAÇÕES COMPLEMENTARES AO EXECUTIVO MUNICIPAL VISANDO SUBSIDIAR A ELABORAÇÃO DE EMENDA PARLAMENTAR IMPOSITIVA AO ORÇAMENTO DE 2027 PARA AQUISIÇÃO DE APARELHO DE ULTRASSOM PARA A REDE MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>902713</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902713/requerimentos_no_25_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DA AQUISIÇÃO DE EQUIPAMENTOS DESTINADOS AO CENTRO DE FISIOTERAPIA DA REDE MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>902722</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902722/requerimentos_no_26_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO PODER EXECUTIVO MUNICIPAL ACERCA DA AUSÊNCIA DE RESPOSTA ÀS INDICAÇÕES Nº 01, 07, 08, 10, 12, 17, 18 E 19/2026.</t>
+  </si>
+  <si>
+    <t>902727</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902727/requerimentos_no_27_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DOCUMENTOS  RELACIONADOS À  APLICAÇÃO DO FUMAP (ATA DO CONSELHO ADMINISTRATIVO RELACIONADAS À APLICAÇÃO DE RECURSOS EM LETRAS FINANCEIRAS DO BANCO MASTER S/A / CÓPIA DO PARECER E ATA DO COMITÊ DE INVESTIMENTOS RELACIONADO À REFERIDA APLICAÇÃO).</t>
+  </si>
+  <si>
+    <t>902728</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902728/requerimentos_no_28_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DOCUMENTO RELACIONADAS AO ACOMPANHAMENTO, ACERCA DOS INVESTIMENTOS DO FUMAP (CÓPIAS DAS ATAS DAS REUNIÕES (MENSAL/TRIMESTRAL) DO CONSELHO ADMINISTRATIVO E DO COMITÊ DE INVESTIMENTOS, CÓPIAS DOS PARECERES E MANIFESTAÇÕES EMITIDAS PELO COMITÊ DE INVESTIMENTOS).</t>
+  </si>
+  <si>
+    <t>902729</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902729/requerimentos_no_29_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DOCUMENTO À PRESIDENTE DO FUMAP (CÓPIA INTEGRAL DO RELATÓRIO DE APONTAMENTOS FISCALIZAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, REFERENTE ÀS CONTAS DO EXERCÍCIO DE 2024 DO FUMAP, CONSTANTES NO PROCESSO TC-002859.989.24-6. JULGADAS IRREGULARES).</t>
+  </si>
+  <si>
+    <t>902731</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902731/requerimentos_no_30_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO PODER EXECUTIVO MUNICIPAL ACERCA DAS PROVIDÊNCIAS ADOTADAS EM RELAÇÃO À INDICAÇÃO Nº 27/2025, QUE TRATA DA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM PONTOS ESTRATÉGICOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902733</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902733/requerimentos_no_31_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE, ACERCA DA FILA DE ESPERA PARA EXAMES DE ULTRASSONOGRAFIA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902734</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902734/requerimentos_no_32_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE, ACERCA DA FILA DE ESPERA E REALIZAÇÃO DE EXAMES ESPECIALIZADOS NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>902749</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902749/requerimentos_no_33_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DA EXISTÊNCIA PREVISÃO DE REFORMA E/OU AMPLIAÇÃO DA UNIDADE DE SAÚDE MUNICIPAL NAS PEÇAS DE PLANEJAMENTO ORÇAMENTÁRIO DO MUNICÍPIO.</t>
+  </si>
+  <si>
     <t>902601</t>
   </si>
   <si>
     <t>CPEXM</t>
   </si>
   <si>
     <t>Correspondência do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902601/correspondencia_do_poder_executivo_municipal_no_1_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902601/correspondencia_do_poder_executivo_municipal_no_1_de_2026.pdf</t>
   </si>
   <si>
     <t>OFICIO/FERNÃO/GP. Nº573/2025 - Assunto: Responde ao Requerimento nº. 25/2025</t>
   </si>
   <si>
     <t>902602</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902602/correspondencia_do_poder_executivo_municipal_no_2_de_2026_-_oficio_020_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902602/correspondencia_do_poder_executivo_municipal_no_2_de_2026_-_oficio_020_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 020/2026 - Encaminha Projeto de Lei nº 01/2026</t>
   </si>
   <si>
     <t>902604</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902604/correspondencia_do_poder_executivo_municipal_no_3_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902604/correspondencia_do_poder_executivo_municipal_no_3_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 026/2026 - Encaminha Projeto de Lei nº 02/2026</t>
   </si>
   <si>
     <t>902606</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902606/correspondencia_do_poder_executivo_municipal_no_4_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902606/correspondencia_do_poder_executivo_municipal_no_4_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 027/2026 - Encaminha Projeto de Lei nº 03/2026</t>
   </si>
   <si>
     <t>902610</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902610/correspondencia_do_poder_executivo_municipal_no_5_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902610/correspondencia_do_poder_executivo_municipal_no_5_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 028/2026 - Encaminha Projeto de Lei nº 04/2026</t>
   </si>
   <si>
     <t>902612</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902612/correspondencia_do_poder_executivo_municipal_no_6_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902612/correspondencia_do_poder_executivo_municipal_no_6_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 038/2026 - Encaminha Projeto de Lei nº 05/2026</t>
   </si>
   <si>
     <t>902614</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902614/correspondencia_do_poder_executivo_municipal_no_7_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902614/correspondencia_do_poder_executivo_municipal_no_7_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 037/2026 - Encaminha Projeto de Lei nº 06/2026</t>
   </si>
   <si>
     <t>902617</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902617/correspondencia_do_poder_executivo_municipal_no_8_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902617/correspondencia_do_poder_executivo_municipal_no_8_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 039/2026 - Encaminha Projeto de Lei nº 07/2026</t>
   </si>
   <si>
     <t>902619</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902619/oficio_042_2026_2.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902619/oficio_042_2026_2.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 042/2026 - solicita uso do prédio audiência pública da saúde</t>
   </si>
   <si>
     <t>902626</t>
   </si>
   <si>
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902626/correspondencia_do_poder_executivo_municipal_no_10_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902626/correspondencia_do_poder_executivo_municipal_no_10_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 050/2026 - Encaminha Projeto de Lei nº 08/2026</t>
   </si>
   <si>
     <t>902627</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902627/correspondencia_do_poder_executivo_municipal_no_11_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902627/correspondencia_do_poder_executivo_municipal_no_11_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 055/2026 - Encaminha Projeto de Lei nº 09/2026</t>
   </si>
   <si>
     <t>902631</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902631/correspondencia_do_poder_executivo_municipal_no_12_de_2026.pdf</t>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902631/correspondencia_do_poder_executivo_municipal_no_12_de_2026.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/FERNÃO/GP N.º 057/2026 - Encaminha Projeto de Lei nº 10/2026</t>
+  </si>
+  <si>
+    <t>902643</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902643/correspondencia_do_poder_executivo_municipal_no_13_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 109/2026 - Encaminha Projeto de Lei nº 11/2026</t>
+  </si>
+  <si>
+    <t>902645</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902645/correspondencia_do_poder_executivo_municipal_no_14_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 106/2026 - Responde ao requerimento nº 02/2026</t>
+  </si>
+  <si>
+    <t>902646</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902646/correspondencia_do_poder_executivo_municipal_no_15_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 105/2026 - Responde ao requerimento nº 03/2026</t>
+  </si>
+  <si>
+    <t>902651</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE APOSENTADORIA E PENSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902651/resposta_fumap.pdf</t>
+  </si>
+  <si>
+    <t>Oficio n° 005/2026 - resposta requerimento n° 01/2026</t>
+  </si>
+  <si>
+    <t>902652</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902652/oficios_577_2025.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 577/2025 - Responde ao requerimento nº 24/2025</t>
+  </si>
+  <si>
+    <t>902665</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902665/oficios_138_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 138/2026 - Encaminha Projeto de Lei nº 12/2026</t>
+  </si>
+  <si>
+    <t>902666</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902666/oficios_133_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 133/2026 - Encaminha Projeto de Lei nº 13/2026</t>
+  </si>
+  <si>
+    <t>902669</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902669/oficios_139_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 139/2026 - Encaminha Projeto de Lei nº 14/2026</t>
+  </si>
+  <si>
+    <t>902671</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902671/oficios_152_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 152/2026 - responde ao requerimento nº 08/2026</t>
+  </si>
+  <si>
+    <t>902672</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902672/oficios_153_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 153/2026 - responde ao requerimento nº 07/2026</t>
+  </si>
+  <si>
+    <t>902674</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902674/oficios_155_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 155/2026 - Encaminha Projeto de Lei nº 15/2026</t>
+  </si>
+  <si>
+    <t>902696</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902696/oficios_184_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 184/2026 - solicita urgência na tramitação de Projetos de Lei</t>
+  </si>
+  <si>
+    <t>902708</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902708/oficios_189_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 189/2026 - Encaminha Projeto de Lei nº 16/2026</t>
+  </si>
+  <si>
+    <t>902710</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902710/oficios_190_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 190/2026 - Responde conjuntamente aos Requerimentos nºs 09/2026, 10/2026, 11/2026, 12/2026, 13/2026 e 14/2026.</t>
+  </si>
+  <si>
+    <t>902714</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902714/oficios_194_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº194/2026 - Responde ao Requerimentos nº. 23/2026</t>
+  </si>
+  <si>
+    <t>902715</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902715/oficios_196_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 196/2026 - Responde ao Requerimento nº. 15/2026</t>
+  </si>
+  <si>
+    <t>902716</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902716/oficios_197_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 197/2026 - Responde ao Requerimento nº. 22/2026</t>
+  </si>
+  <si>
+    <t>902717</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902717/oficios_198_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 198/2026 - Responde ao Requerimento nº. 17/2026</t>
+  </si>
+  <si>
+    <t>902718</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902718/oficios_199_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 199/2026 - Responde ao Requerimento nº. 16/2026</t>
+  </si>
+  <si>
+    <t>902723</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902723/oficios_211_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 211/2026 - Responde ao Requerimento nº. 21/2026</t>
+  </si>
+  <si>
+    <t>902724</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902724/oficios_212_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 212/2026 - Responde ao Requerimento nº. 18/2026</t>
+  </si>
+  <si>
+    <t>902725</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902725/oficios_213_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 213/2026 - Responde ao Requerimento nº. 19/2026</t>
+  </si>
+  <si>
+    <t>902726</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902726/oficios_214_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO/FERNÃO/GP. Nº 214/2026 - Responde ao Requerimento nº. 20/2026</t>
+  </si>
+  <si>
+    <t>902737</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902737/oficios_238_2026.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO/FERNÃO/GP N.º 238/2026 - Encaminha Projeto de Lei nº 17/2026</t>
+  </si>
+  <si>
+    <t>902739</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902739/oficios_239_2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -841,68 +1795,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902616/emenda_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902632/emenda_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902628/indicacoes_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902629/indicacoes_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902634/indicacao_no_03-2026_vereador_delei_v2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902635/indicacao_no_04-2026_vereador_geronimo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902636/indicacao_no_05-2026_vereador_geronimo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902641/mocoes_no_1_de_2026_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902633/parecer_das_contas_da_prefeitura_de_fernao_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902624/projeto_de_lei_01-2026_reajuste_salarial_-_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902625/projeto_de_lei_no_2_de_2026_v2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902640/projeto_de_lei_no_3_de_2026_revogacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902603/projeto_de_lei_do_executivo_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902605/projeto_de_lei_do_executivo_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902607/projeto_de_lei_do_executivo_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902608/projeto_de_lei_do_executivo_no_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902613/projeto_de_lei_do_executivo_no_5_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902615/projeto_de_lei_do_executivo_no_6_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902618/projeto_de_lei_do_executivo_no_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902621/projeto_de_lei_do_executivo_no_8_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902622/projeto_de_lei_do_executivo_no_9_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902623/projeto_de_lei_do_executivo_no_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902630/requerimento_n.o_01-2026_-_fumap_novo_v2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902637/requerimento_n.o_02-2026_-_plano_municipal_da_educao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902638/requerimento_n.o_03-2026_-_pro_labore_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902639/requerimento_n.o_04-2026_-_lei_descongela__.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902601/correspondencia_do_poder_executivo_municipal_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902602/correspondencia_do_poder_executivo_municipal_no_2_de_2026_-_oficio_020_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902604/correspondencia_do_poder_executivo_municipal_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902606/correspondencia_do_poder_executivo_municipal_no_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902610/correspondencia_do_poder_executivo_municipal_no_5_de_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902612/correspondencia_do_poder_executivo_municipal_no_6_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902614/correspondencia_do_poder_executivo_municipal_no_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902617/correspondencia_do_poder_executivo_municipal_no_8_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902619/oficio_042_2026_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902626/correspondencia_do_poder_executivo_municipal_no_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902627/correspondencia_do_poder_executivo_municipal_no_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902631/correspondencia_do_poder_executivo_municipal_no_12_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902616/emenda_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902632/emenda_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902660/emenda_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902628/indicacoes_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902629/indicacoes_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902634/indicacao_no_03-2026_vereador_delei_v2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902635/indicacao_no_04-2026_vereador_geronimo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902636/indicacao_no_05-2026_vereador_geronimo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902647/indicacoes_no_6_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902648/indicacoes_no_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902649/indicacoes_no_8_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902653/indicacoes_no_9_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902658/indicacoes_no_10_de_2026_v3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902659/indicacoes_no_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902662/indicacoes_no_12_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902663/indicacoes_no_13_de_2026_v2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902664/indicacoes_no_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902676/indicacoes_no_15_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902677/indicacoes_no_16_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902686/indicacoes_no_17_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902687/indicacoes_no_18_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902688/indicacoes_no_19_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902689/indicacoes_no_20_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902690/indicacoes_no_21_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902691/indicacoes_no_22_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902702/indicacoes_no_23_de_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902719/indicacoes_no_24_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902720/indicacoes_no_25_de_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902721/indicacoes_no_26_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902735/indicacoes_no_27_de_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902736/indicacoes_no_28_de_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902741/indicacoes_no_29_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902742/indicacoes_no_30_de_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902743/indicacoes_no_31_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902744/indicacoes_no_32_de_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902745/indicacoes_no_33_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902747/indicacoes_no_34_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902641/mocoes_no_1_de_2026_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902650/mocoes_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902704/mocoes_no_3_de_2026_v2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902633/parecer_das_contas_da_prefeitura_de_fernao_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902695/parecer_financas_parecer_16-2026_contas_da_prefeitura_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902707/projeto_de_decreto_legislativo_no_2_de_2026_denominacao_clube_recreativo_v2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902624/projeto_de_lei_01-2026_reajuste_salarial_-_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902625/projeto_de_lei_no_2_de_2026_v2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902640/projeto_de_lei_no_3_de_2026_revogacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902603/projeto_de_lei_do_executivo_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902605/projeto_de_lei_do_executivo_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902607/projeto_de_lei_do_executivo_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902608/projeto_de_lei_do_executivo_no_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902613/projeto_de_lei_do_executivo_no_5_de_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902615/projeto_de_lei_do_executivo_no_6_de_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902618/projeto_de_lei_do_executivo_no_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902621/projeto_de_lei_do_executivo_no_8_de_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902622/projeto_de_lei_do_executivo_no_9_de_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902623/projeto_de_lei_do_executivo_no_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902644/projeto_de_lei_do_executivo_no_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902667/projeto_lei_12_2026_-_diretoria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902668/projeto_lei_13_2026_-_criacao_cargo_coordenador_do_cras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902673/projeto_lei_14_2026_-_reenquadramento_encarregado_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902675/projeto_lei_2026_15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902709/projeto_lei_2026_16_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902738/projeto_lei_2026_17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902740/projeto_lei_18_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902630/requerimento_n.o_01-2026_-_fumap_novo_v2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902637/requerimento_n.o_02-2026_-_plano_municipal_da_educao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902638/requerimento_n.o_03-2026_-_pro_labore_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902639/requerimento_n.o_04-2026_-_lei_descongela__.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902655/requerimentos_no_6_de_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902656/requerimentos_no_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902657/requerimentos_no_8_de_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902678/requerimentos_no_9_de_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902679/requerimentos_no_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902680/requerimentos_no_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902681/requerimentos_no_12_de_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902684/requerimentos_no_13_de_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902685/requerimentos_no_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902692/requerimentos_no_15_de_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902693/requerimentos_no_16_de_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902694/requerimentos_no_17_de_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902697/requerimentos_no_18_de_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902698/requerimentos_no_19_de_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902699/requerimentos_no_20_de_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902700/requerimentos_no_21_de_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902701/requerimentos_no_22_de_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902705/requerimentos_no_23_de_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902712/requerimentos_no_24_de_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902713/requerimentos_no_25_de_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902722/requerimentos_no_26_de_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902727/requerimentos_no_27_de_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902728/requerimentos_no_28_de_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902729/requerimentos_no_29_de_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902731/requerimentos_no_30_de_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902733/requerimentos_no_31_de_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902734/requerimentos_no_32_de_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902749/requerimentos_no_33_de_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902601/correspondencia_do_poder_executivo_municipal_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902602/correspondencia_do_poder_executivo_municipal_no_2_de_2026_-_oficio_020_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902604/correspondencia_do_poder_executivo_municipal_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902606/correspondencia_do_poder_executivo_municipal_no_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902610/correspondencia_do_poder_executivo_municipal_no_5_de_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902612/correspondencia_do_poder_executivo_municipal_no_6_de_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902614/correspondencia_do_poder_executivo_municipal_no_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902617/correspondencia_do_poder_executivo_municipal_no_8_de_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902619/oficio_042_2026_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902626/correspondencia_do_poder_executivo_municipal_no_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902627/correspondencia_do_poder_executivo_municipal_no_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902631/correspondencia_do_poder_executivo_municipal_no_12_de_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902643/correspondencia_do_poder_executivo_municipal_no_13_de_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902645/correspondencia_do_poder_executivo_municipal_no_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902646/correspondencia_do_poder_executivo_municipal_no_15_de_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902651/resposta_fumap.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902652/oficios_577_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902665/oficios_138_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902666/oficios_133_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902669/oficios_139_2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902671/oficios_152_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902672/oficios_153_2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902674/oficios_155_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902696/oficios_184_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902708/oficios_189_2026_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902710/oficios_190_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902714/oficios_194_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902715/oficios_196_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902716/oficios_197_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902717/oficios_198_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902718/oficios_199_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902723/oficios_211_2026_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902724/oficios_212_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902725/oficios_213_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902726/oficios_214_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902737/oficios_238_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fernao.sp.leg.br/media/sapl/public/materialegislativa/2026/902739/oficios_239_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H39"/>
+  <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="130" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -948,1015 +1902,3607 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...11 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>105</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
-[...14 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B29" t="s">
-[...14 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F31" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="D33" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F34" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F35" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>153</v>
       </c>
       <c r="D36" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F37" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="F38" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>165</v>
+      </c>
+      <c r="E39" t="s">
+        <v>166</v>
+      </c>
+      <c r="F39" t="s">
+        <v>167</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>165</v>
+      </c>
+      <c r="E40" t="s">
+        <v>166</v>
+      </c>
+      <c r="F40" t="s">
+        <v>171</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" t="s">
+        <v>165</v>
+      </c>
+      <c r="E41" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" t="s">
+        <v>171</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>178</v>
+      </c>
+      <c r="E42" t="s">
+        <v>179</v>
+      </c>
+      <c r="F42" t="s">
+        <v>180</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>184</v>
+      </c>
+      <c r="E43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F43" t="s">
+        <v>186</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>184</v>
+      </c>
+      <c r="E44" t="s">
+        <v>185</v>
+      </c>
+      <c r="F44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>193</v>
+      </c>
+      <c r="E45" t="s">
+        <v>194</v>
+      </c>
+      <c r="F45" t="s">
+        <v>195</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>193</v>
+      </c>
+      <c r="E46" t="s">
+        <v>194</v>
+      </c>
+      <c r="F46" t="s">
+        <v>195</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" t="s">
+        <v>193</v>
+      </c>
+      <c r="E47" t="s">
+        <v>194</v>
+      </c>
+      <c r="F47" t="s">
+        <v>195</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>205</v>
+      </c>
+      <c r="E48" t="s">
+        <v>206</v>
+      </c>
+      <c r="F48" t="s">
+        <v>207</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E49" t="s">
+        <v>206</v>
+      </c>
+      <c r="F49" t="s">
+        <v>207</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" t="s">
+        <v>205</v>
+      </c>
+      <c r="E50" t="s">
+        <v>206</v>
+      </c>
+      <c r="F50" t="s">
+        <v>207</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51" t="s">
+        <v>205</v>
+      </c>
+      <c r="E51" t="s">
+        <v>206</v>
+      </c>
+      <c r="F51" t="s">
+        <v>207</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52" t="s">
+        <v>205</v>
+      </c>
+      <c r="E52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>48</v>
+      </c>
+      <c r="D53" t="s">
+        <v>205</v>
+      </c>
+      <c r="E53" t="s">
+        <v>206</v>
+      </c>
+      <c r="F53" t="s">
+        <v>207</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>52</v>
+      </c>
+      <c r="D54" t="s">
+        <v>205</v>
+      </c>
+      <c r="E54" t="s">
+        <v>206</v>
+      </c>
+      <c r="F54" t="s">
+        <v>207</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H54" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>228</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>56</v>
+      </c>
+      <c r="D55" t="s">
+        <v>205</v>
+      </c>
+      <c r="E55" t="s">
+        <v>206</v>
+      </c>
+      <c r="F55" t="s">
+        <v>207</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>60</v>
+      </c>
+      <c r="D56" t="s">
+        <v>205</v>
+      </c>
+      <c r="E56" t="s">
+        <v>206</v>
+      </c>
+      <c r="F56" t="s">
+        <v>207</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>65</v>
+      </c>
+      <c r="D57" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" t="s">
+        <v>206</v>
+      </c>
+      <c r="F57" t="s">
+        <v>207</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H57" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>69</v>
+      </c>
+      <c r="D58" t="s">
+        <v>205</v>
+      </c>
+      <c r="E58" t="s">
+        <v>206</v>
+      </c>
+      <c r="F58" t="s">
+        <v>207</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>72</v>
+      </c>
+      <c r="D59" t="s">
+        <v>205</v>
+      </c>
+      <c r="E59" t="s">
+        <v>206</v>
+      </c>
+      <c r="F59" t="s">
+        <v>207</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>76</v>
+      </c>
+      <c r="D60" t="s">
+        <v>205</v>
+      </c>
+      <c r="E60" t="s">
+        <v>206</v>
+      </c>
+      <c r="F60" t="s">
+        <v>207</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>80</v>
+      </c>
+      <c r="D61" t="s">
+        <v>205</v>
+      </c>
+      <c r="E61" t="s">
+        <v>206</v>
+      </c>
+      <c r="F61" t="s">
+        <v>207</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>85</v>
+      </c>
+      <c r="D62" t="s">
+        <v>205</v>
+      </c>
+      <c r="E62" t="s">
+        <v>206</v>
+      </c>
+      <c r="F62" t="s">
+        <v>207</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D63" t="s">
+        <v>205</v>
+      </c>
+      <c r="E63" t="s">
+        <v>206</v>
+      </c>
+      <c r="F63" t="s">
+        <v>207</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H63" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>254</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>93</v>
+      </c>
+      <c r="D64" t="s">
+        <v>205</v>
+      </c>
+      <c r="E64" t="s">
+        <v>206</v>
+      </c>
+      <c r="F64" t="s">
+        <v>207</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>97</v>
+      </c>
+      <c r="D65" t="s">
+        <v>205</v>
+      </c>
+      <c r="E65" t="s">
+        <v>206</v>
+      </c>
+      <c r="F65" t="s">
+        <v>207</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H65" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>260</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>261</v>
+      </c>
+      <c r="E66" t="s">
+        <v>262</v>
+      </c>
+      <c r="F66" t="s">
+        <v>171</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>261</v>
+      </c>
+      <c r="E67" t="s">
+        <v>262</v>
+      </c>
+      <c r="F67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" t="s">
+        <v>261</v>
+      </c>
+      <c r="E68" t="s">
+        <v>262</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H68" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69" t="s">
+        <v>261</v>
+      </c>
+      <c r="E69" t="s">
+        <v>262</v>
+      </c>
+      <c r="F69" t="s">
+        <v>28</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H69" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" t="s">
+        <v>261</v>
+      </c>
+      <c r="E70" t="s">
+        <v>262</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" t="s">
+        <v>261</v>
+      </c>
+      <c r="E71" t="s">
+        <v>262</v>
+      </c>
+      <c r="F71" t="s">
+        <v>278</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>52</v>
+      </c>
+      <c r="D72" t="s">
+        <v>261</v>
+      </c>
+      <c r="E72" t="s">
+        <v>262</v>
+      </c>
+      <c r="F72" t="s">
+        <v>32</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>56</v>
+      </c>
+      <c r="D73" t="s">
+        <v>261</v>
+      </c>
+      <c r="E73" t="s">
+        <v>262</v>
+      </c>
+      <c r="F73" t="s">
+        <v>36</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>60</v>
+      </c>
+      <c r="D74" t="s">
+        <v>261</v>
+      </c>
+      <c r="E74" t="s">
+        <v>262</v>
+      </c>
+      <c r="F74" t="s">
+        <v>278</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H74" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>65</v>
+      </c>
+      <c r="D75" t="s">
+        <v>261</v>
+      </c>
+      <c r="E75" t="s">
+        <v>262</v>
+      </c>
+      <c r="F75" t="s">
+        <v>81</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>69</v>
+      </c>
+      <c r="D76" t="s">
+        <v>261</v>
+      </c>
+      <c r="E76" t="s">
+        <v>262</v>
+      </c>
+      <c r="F76" t="s">
+        <v>36</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>72</v>
+      </c>
+      <c r="D77" t="s">
+        <v>261</v>
+      </c>
+      <c r="E77" t="s">
+        <v>262</v>
+      </c>
+      <c r="F77" t="s">
+        <v>32</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H77" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>299</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>76</v>
+      </c>
+      <c r="D78" t="s">
+        <v>261</v>
+      </c>
+      <c r="E78" t="s">
+        <v>262</v>
+      </c>
+      <c r="F78" t="s">
+        <v>278</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H78" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>80</v>
+      </c>
+      <c r="D79" t="s">
+        <v>261</v>
+      </c>
+      <c r="E79" t="s">
+        <v>262</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H79" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>305</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>85</v>
+      </c>
+      <c r="D80" t="s">
+        <v>261</v>
+      </c>
+      <c r="E80" t="s">
+        <v>262</v>
+      </c>
+      <c r="F80" t="s">
+        <v>32</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>89</v>
+      </c>
+      <c r="D81" t="s">
+        <v>261</v>
+      </c>
+      <c r="E81" t="s">
+        <v>262</v>
+      </c>
+      <c r="F81" t="s">
+        <v>32</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H81" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>311</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>93</v>
+      </c>
+      <c r="D82" t="s">
+        <v>261</v>
+      </c>
+      <c r="E82" t="s">
+        <v>262</v>
+      </c>
+      <c r="F82" t="s">
+        <v>312</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H82" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>315</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>97</v>
+      </c>
+      <c r="D83" t="s">
+        <v>261</v>
+      </c>
+      <c r="E83" t="s">
+        <v>262</v>
+      </c>
+      <c r="F83" t="s">
+        <v>186</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H83" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>318</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>101</v>
+      </c>
+      <c r="D84" t="s">
+        <v>261</v>
+      </c>
+      <c r="E84" t="s">
+        <v>262</v>
+      </c>
+      <c r="F84" t="s">
+        <v>186</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H84" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>321</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>105</v>
+      </c>
+      <c r="D85" t="s">
+        <v>261</v>
+      </c>
+      <c r="E85" t="s">
+        <v>262</v>
+      </c>
+      <c r="F85" t="s">
+        <v>186</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H85" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>324</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>109</v>
+      </c>
+      <c r="D86" t="s">
+        <v>261</v>
+      </c>
+      <c r="E86" t="s">
+        <v>262</v>
+      </c>
+      <c r="F86" t="s">
+        <v>186</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H86" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>327</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>113</v>
+      </c>
+      <c r="D87" t="s">
+        <v>261</v>
+      </c>
+      <c r="E87" t="s">
+        <v>262</v>
+      </c>
+      <c r="F87" t="s">
+        <v>186</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H87" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>330</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>117</v>
+      </c>
+      <c r="D88" t="s">
+        <v>261</v>
+      </c>
+      <c r="E88" t="s">
+        <v>262</v>
+      </c>
+      <c r="F88" t="s">
+        <v>32</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H88" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>333</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>121</v>
+      </c>
+      <c r="D89" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" t="s">
+        <v>262</v>
+      </c>
+      <c r="F89" t="s">
+        <v>36</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H89" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>336</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>125</v>
+      </c>
+      <c r="D90" t="s">
+        <v>261</v>
+      </c>
+      <c r="E90" t="s">
+        <v>262</v>
+      </c>
+      <c r="F90" t="s">
+        <v>61</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H90" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>129</v>
+      </c>
+      <c r="D91" t="s">
+        <v>261</v>
+      </c>
+      <c r="E91" t="s">
+        <v>262</v>
+      </c>
+      <c r="F91" t="s">
+        <v>28</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H91" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>342</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>133</v>
+      </c>
+      <c r="D92" t="s">
+        <v>261</v>
+      </c>
+      <c r="E92" t="s">
+        <v>262</v>
+      </c>
+      <c r="F92" t="s">
+        <v>278</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H92" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>345</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>137</v>
+      </c>
+      <c r="D93" t="s">
+        <v>261</v>
+      </c>
+      <c r="E93" t="s">
+        <v>262</v>
+      </c>
+      <c r="F93" t="s">
+        <v>278</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H93" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>348</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>141</v>
+      </c>
+      <c r="D94" t="s">
+        <v>261</v>
+      </c>
+      <c r="E94" t="s">
+        <v>262</v>
+      </c>
+      <c r="F94" t="s">
+        <v>278</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H94" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>351</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>145</v>
+      </c>
+      <c r="D95" t="s">
+        <v>261</v>
+      </c>
+      <c r="E95" t="s">
+        <v>262</v>
+      </c>
+      <c r="F95" t="s">
+        <v>32</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H95" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>354</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>149</v>
+      </c>
+      <c r="D96" t="s">
+        <v>261</v>
+      </c>
+      <c r="E96" t="s">
+        <v>262</v>
+      </c>
+      <c r="F96" t="s">
+        <v>32</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H96" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>357</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>153</v>
+      </c>
+      <c r="D97" t="s">
+        <v>261</v>
+      </c>
+      <c r="E97" t="s">
+        <v>262</v>
+      </c>
+      <c r="F97" t="s">
+        <v>32</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H97" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>360</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>157</v>
       </c>
-      <c r="B39" t="s">
-[...18 lines deleted...]
-        <v>160</v>
+      <c r="D98" t="s">
+        <v>261</v>
+      </c>
+      <c r="E98" t="s">
+        <v>262</v>
+      </c>
+      <c r="F98" t="s">
+        <v>278</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H98" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>363</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>364</v>
+      </c>
+      <c r="E99" t="s">
+        <v>365</v>
+      </c>
+      <c r="F99" t="s">
+        <v>207</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H99" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>368</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>364</v>
+      </c>
+      <c r="E100" t="s">
+        <v>365</v>
+      </c>
+      <c r="F100" t="s">
+        <v>207</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H100" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>371</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101" t="s">
+        <v>364</v>
+      </c>
+      <c r="E101" t="s">
+        <v>365</v>
+      </c>
+      <c r="F101" t="s">
+        <v>207</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H101" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>374</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102" t="s">
+        <v>364</v>
+      </c>
+      <c r="E102" t="s">
+        <v>365</v>
+      </c>
+      <c r="F102" t="s">
+        <v>207</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H102" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>377</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>44</v>
+      </c>
+      <c r="D103" t="s">
+        <v>364</v>
+      </c>
+      <c r="E103" t="s">
+        <v>365</v>
+      </c>
+      <c r="F103" t="s">
+        <v>207</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H103" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>380</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>48</v>
+      </c>
+      <c r="D104" t="s">
+        <v>364</v>
+      </c>
+      <c r="E104" t="s">
+        <v>365</v>
+      </c>
+      <c r="F104" t="s">
+        <v>207</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H104" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>383</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>52</v>
+      </c>
+      <c r="D105" t="s">
+        <v>364</v>
+      </c>
+      <c r="E105" t="s">
+        <v>365</v>
+      </c>
+      <c r="F105" t="s">
+        <v>207</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H105" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>386</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>56</v>
+      </c>
+      <c r="D106" t="s">
+        <v>364</v>
+      </c>
+      <c r="E106" t="s">
+        <v>365</v>
+      </c>
+      <c r="F106" t="s">
+        <v>207</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H106" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>389</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>60</v>
+      </c>
+      <c r="D107" t="s">
+        <v>364</v>
+      </c>
+      <c r="E107" t="s">
+        <v>365</v>
+      </c>
+      <c r="F107" t="s">
+        <v>207</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H107" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>392</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>65</v>
+      </c>
+      <c r="D108" t="s">
+        <v>364</v>
+      </c>
+      <c r="E108" t="s">
+        <v>365</v>
+      </c>
+      <c r="F108" t="s">
+        <v>207</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H108" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>395</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>69</v>
+      </c>
+      <c r="D109" t="s">
+        <v>364</v>
+      </c>
+      <c r="E109" t="s">
+        <v>365</v>
+      </c>
+      <c r="F109" t="s">
+        <v>207</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H109" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>398</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>72</v>
+      </c>
+      <c r="D110" t="s">
+        <v>364</v>
+      </c>
+      <c r="E110" t="s">
+        <v>365</v>
+      </c>
+      <c r="F110" t="s">
+        <v>207</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H110" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>401</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>76</v>
+      </c>
+      <c r="D111" t="s">
+        <v>364</v>
+      </c>
+      <c r="E111" t="s">
+        <v>365</v>
+      </c>
+      <c r="F111" t="s">
+        <v>207</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H111" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>404</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>80</v>
+      </c>
+      <c r="D112" t="s">
+        <v>364</v>
+      </c>
+      <c r="E112" t="s">
+        <v>365</v>
+      </c>
+      <c r="F112" t="s">
+        <v>207</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H112" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>407</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>85</v>
+      </c>
+      <c r="D113" t="s">
+        <v>364</v>
+      </c>
+      <c r="E113" t="s">
+        <v>365</v>
+      </c>
+      <c r="F113" t="s">
+        <v>207</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H113" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>410</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>89</v>
+      </c>
+      <c r="D114" t="s">
+        <v>364</v>
+      </c>
+      <c r="E114" t="s">
+        <v>365</v>
+      </c>
+      <c r="F114" t="s">
+        <v>411</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H114" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>414</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>93</v>
+      </c>
+      <c r="D115" t="s">
+        <v>364</v>
+      </c>
+      <c r="E115" t="s">
+        <v>365</v>
+      </c>
+      <c r="F115" t="s">
+        <v>207</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H115" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>417</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>97</v>
+      </c>
+      <c r="D116" t="s">
+        <v>364</v>
+      </c>
+      <c r="E116" t="s">
+        <v>365</v>
+      </c>
+      <c r="F116" t="s">
+        <v>207</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H116" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>420</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>101</v>
+      </c>
+      <c r="D117" t="s">
+        <v>364</v>
+      </c>
+      <c r="E117" t="s">
+        <v>365</v>
+      </c>
+      <c r="F117" t="s">
+        <v>207</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>105</v>
+      </c>
+      <c r="D118" t="s">
+        <v>364</v>
+      </c>
+      <c r="E118" t="s">
+        <v>365</v>
+      </c>
+      <c r="F118" t="s">
+        <v>207</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>109</v>
+      </c>
+      <c r="D119" t="s">
+        <v>364</v>
+      </c>
+      <c r="E119" t="s">
+        <v>365</v>
+      </c>
+      <c r="F119" t="s">
+        <v>207</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H119" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>429</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>113</v>
+      </c>
+      <c r="D120" t="s">
+        <v>364</v>
+      </c>
+      <c r="E120" t="s">
+        <v>365</v>
+      </c>
+      <c r="F120" t="s">
+        <v>207</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>117</v>
+      </c>
+      <c r="D121" t="s">
+        <v>364</v>
+      </c>
+      <c r="E121" t="s">
+        <v>365</v>
+      </c>
+      <c r="F121" t="s">
+        <v>207</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H121" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>435</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>121</v>
+      </c>
+      <c r="D122" t="s">
+        <v>364</v>
+      </c>
+      <c r="E122" t="s">
+        <v>365</v>
+      </c>
+      <c r="F122" t="s">
+        <v>207</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H122" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>438</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>125</v>
+      </c>
+      <c r="D123" t="s">
+        <v>364</v>
+      </c>
+      <c r="E123" t="s">
+        <v>365</v>
+      </c>
+      <c r="F123" t="s">
+        <v>207</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H123" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>441</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>129</v>
+      </c>
+      <c r="D124" t="s">
+        <v>364</v>
+      </c>
+      <c r="E124" t="s">
+        <v>365</v>
+      </c>
+      <c r="F124" t="s">
+        <v>207</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H124" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>444</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>133</v>
+      </c>
+      <c r="D125" t="s">
+        <v>364</v>
+      </c>
+      <c r="E125" t="s">
+        <v>365</v>
+      </c>
+      <c r="F125" t="s">
+        <v>207</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H125" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>447</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>137</v>
+      </c>
+      <c r="D126" t="s">
+        <v>364</v>
+      </c>
+      <c r="E126" t="s">
+        <v>365</v>
+      </c>
+      <c r="F126" t="s">
+        <v>207</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H126" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>450</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>141</v>
+      </c>
+      <c r="D127" t="s">
+        <v>364</v>
+      </c>
+      <c r="E127" t="s">
+        <v>365</v>
+      </c>
+      <c r="F127" t="s">
+        <v>207</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H127" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>453</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>145</v>
+      </c>
+      <c r="D128" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" t="s">
+        <v>365</v>
+      </c>
+      <c r="F128" t="s">
+        <v>207</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H128" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>456</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>149</v>
+      </c>
+      <c r="D129" t="s">
+        <v>364</v>
+      </c>
+      <c r="E129" t="s">
+        <v>365</v>
+      </c>
+      <c r="F129" t="s">
+        <v>207</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H129" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>459</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>153</v>
+      </c>
+      <c r="D130" t="s">
+        <v>364</v>
+      </c>
+      <c r="E130" t="s">
+        <v>365</v>
+      </c>
+      <c r="F130" t="s">
+        <v>207</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H130" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>462</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>157</v>
+      </c>
+      <c r="D131" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" t="s">
+        <v>365</v>
+      </c>
+      <c r="F131" t="s">
+        <v>207</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H131" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>465</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>161</v>
+      </c>
+      <c r="D132" t="s">
+        <v>364</v>
+      </c>
+      <c r="E132" t="s">
+        <v>365</v>
+      </c>
+      <c r="F132" t="s">
+        <v>207</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H132" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>468</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>469</v>
+      </c>
+      <c r="D133" t="s">
+        <v>364</v>
+      </c>
+      <c r="E133" t="s">
+        <v>365</v>
+      </c>
+      <c r="F133" t="s">
+        <v>207</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H133" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>472</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>473</v>
+      </c>
+      <c r="D134" t="s">
+        <v>364</v>
+      </c>
+      <c r="E134" t="s">
+        <v>365</v>
+      </c>
+      <c r="F134" t="s">
+        <v>207</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H134" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>476</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>477</v>
+      </c>
+      <c r="D135" t="s">
+        <v>364</v>
+      </c>
+      <c r="E135" t="s">
+        <v>365</v>
+      </c>
+      <c r="F135" t="s">
+        <v>207</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H135" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>